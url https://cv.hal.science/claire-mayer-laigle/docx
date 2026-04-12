--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -230,533 +230,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirulina liquid extract regulates gene expression related to glucose and lipid metabolisms of soleus muscle during exercise training in young male Wistar rats fed a high-fat diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do mechanical stresses and stress intensity govern the morphology of milled miscanthus particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Vignaud</w:t>
+                <w:t xml:space="preserve">Boubker Chilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Loiseau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2025.09.006⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.120987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266390v1</w:t>
+                <w:t xml:space="preserve">hal-05069524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do mechanical stresses and stress intensity govern the morphology of milled miscanthus particles?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Spirulina liquid extract regulates gene expression related to glucose and lipid metabolisms of soleus muscle during exercise training in young male Wistar rats fed a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubker Chilah</w:t>
+                <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 458, pp.120987. </w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2025.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069524v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized emergency protocols to improve the management of patients with suspected or confirmed inherited metabolic disorders (IMDs): An initiative of the French IMDs Healthcare Network for Rare Diseases</w:t>
+                <w:t xml:space="preserve">Coating of Hemp Fibres with Hydrophobic Compounds Extracted from Pine Bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bouchereau</w:t>
+                <w:t xml:space="preserve">Robert Abbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Wicker</w:t>
+                <w:t xml:space="preserve">Regis Risani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mention</w:t>
+                <w:t xml:space="preserve">Maxime Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Marbach</w:t>
+                <w:t xml:space="preserve">Lloyd Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Do Cao</w:t>
+                <w:t xml:space="preserve">Christel Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 143 (1-2), pp.108579. </w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2024.108579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fib12110096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891271v1</w:t>
+                <w:t xml:space="preserve">hal-04800696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating of Hemp Fibres with Hydrophobic Compounds Extracted from Pine Bark</w:t>
+                <w:t xml:space="preserve">Standardized emergency protocols to improve the management of patients with suspected or confirmed inherited metabolic disorders (IMDs): An initiative of the French IMDs Healthcare Network for Rare Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Abbel</w:t>
+                <w:t xml:space="preserve">Juliette Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Risani</w:t>
+                <w:t xml:space="preserve">Camille Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nourtier</w:t>
+                <w:t xml:space="preserve">Karine Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Donaldson</w:t>
+                <w:t xml:space="preserve">Clothilde Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Brunschwig</w:t>
+                <w:t xml:space="preserve">Jeremy Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (11), pp.96. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143 (1-2), pp.108579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib12110096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2024.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800696v1</w:t>
+                <w:t xml:space="preserve">hal-04891271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t>
               </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,559 +1138,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased composite powders from PHA, waxes and lignocellulosic biomasses for powder-based additive manufacturing processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine comminution of torrefied wheat straw for energy applications: properties of the powder and energy balances of the production route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Collet</w:t>
+                <w:t xml:space="preserve">Rova-Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Chen</w:t>
+                <w:t xml:space="preserve">Jean-Michel Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark West</w:t>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Whitton</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (24), pp.5655-5668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.05.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3se00873h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181513v1</w:t>
+                <w:t xml:space="preserve">hal-04663691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological description of biomass powder combustion in internal combustion engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biobased composite powders from PHA, waxes and lignocellulosic biomasses for powder-based additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Stover</w:t>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Caillol</w:t>
+                <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Piriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Mark West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127287⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056785v1</w:t>
+                <w:t xml:space="preserve">hal-04181513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hydration water properties of common and durum wheat brans upon grinding with different loading modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+                <w:t xml:space="preserve">A phenomenological description of biomass powder combustion in internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Stover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103786⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.127287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663874v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine comminution of torrefied wheat straw for energy applications: properties of the powder and energy balances of the production route</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of hydration water properties of common and durum wheat brans upon grinding with different loading modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Fabre</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (24), pp.5655-5668. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.103786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3se00873h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663691v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friability of Maize Shoot (Zea mays L.) in Relation to Cell Wall Composition and Physical Properties</w:t>
               </w:r>
@@ -1804,529 +1804,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t>
+                <w:t xml:space="preserve">Preserving the Cellular Tissue Structure of Maize Pith Though Dry Fractionation Processes: A Key Point to Use as Insulating Agro-Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foulon</w:t>
+                <w:t xml:space="preserve">Laia Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Denoual</w:t>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pernes</w:t>
+                <w:t xml:space="preserve">Marina Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rondet</w:t>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14185350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212290v1</w:t>
+                <w:t xml:space="preserve">hal-03364874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Cellular Tissue Structure of Maize Pith Though Dry Fractionation Processes: A Key Point to Use as Insulating Agro-Materials</w:t>
+                <w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Haurie Ibarra</w:t>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Breysse</w:t>
+                <w:t xml:space="preserve">Clément Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Palumbo</w:t>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (18), pp.5350. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14185350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364874v1</w:t>
+                <w:t xml:space="preserve">hal-03212290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of biomass powders resulting from the fine comminution of lignocellulosic feedstocks by three types of ball-mill set-up</w:t>
+                <w:t xml:space="preserve">Comparative comminution efficiencies of rotary, stirred and vibrating ball-mills for the production of ultrafine biomass powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rova Karine Rajaonarivony</w:t>
+                <w:t xml:space="preserve">Karine Rova Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.125. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, pp.120508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.14017.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411122v1</w:t>
+                <w:t xml:space="preserve">hal-03259300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative comminution efficiencies of rotary, stirred and vibrating ball-mills for the production of ultrafine biomass powders</w:t>
+                <w:t xml:space="preserve">Properties of biomass powders resulting from the fine comminution of lignocellulosic feedstocks by three types of ball-mill set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rova Rajaonarivony</w:t>
+                <w:t xml:space="preserve">Rova Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 227, pp.120508. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.14017.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259300v1</w:t>
+                <w:t xml:space="preserve">hal-03411122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakage of flawed particles by peridynamic simulations</w:t>
               </w:r>
@@ -2436,291 +2436,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of flax shives as reinforcements for injection moulded polypropylene composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Nuez</w:t>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.112324. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 360, pp.129-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544204v1</w:t>
+                <w:t xml:space="preserve">hal-02342154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of flax shives as reinforcements for injection moulded polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 360, pp.129-140. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.112324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342154v1</w:t>
+                <w:t xml:space="preserve">hal-02544204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up in Turbula (R) mixers based on the principle of similarities</w:t>
               </w:r>
@@ -2804,927 +2804,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape stalk: a first attempt to disentangle its fibres via electrostatic separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Masino</w:t>
+                <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.10.006⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987618v1</w:t>
+                <w:t xml:space="preserve">hal-02918595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Grape stalk: a first attempt to disentangle its fibres via electrostatic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Cancelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Montevecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Masino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 376, pp.661-667. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.455-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918595v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant morphological features of flax plant products and their contribution in injection moulded composite reinforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Nuez</w:t>
+                <w:t xml:space="preserve">Milling itineraries dataset for a collection of crop and wood by-products and granulometric properties of the resulting powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100054⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.106430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664282v1</w:t>
+                <w:t xml:space="preserve">hal-03004903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling itineraries dataset for a collection of crop and wood by-products and granulometric properties of the resulting powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Fabre</w:t>
+                <w:t xml:space="preserve">Determinant morphological features of flax plant products and their contribution in injection moulded composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre d'Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.106430. </w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.100054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03004903v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the frontier between filling and reinforcement by fine flax particles in plant fibre composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Fine Comminution of Pine Bark: How Does Mechanical Loading Influence Particles Properties and Milling Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141, </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering6040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306154v1</w:t>
+                <w:t xml:space="preserve">hal-02373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the frontier between filling and reinforcement by fine flax particles in plant fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154625v1</w:t>
+                <w:t xml:space="preserve">hal-02306154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Comminution of Pine Bark: How Does Mechanical Loading Influence Particles Properties and Milling Efficiency?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.102. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering6040102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373217v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t>
               </w:r>
@@ -3736,51 +3736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,2169 +3972,2206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mandato</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973829v1</w:t>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of olive pomace as a sustainable process to produce fillers for biocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass: Part II. Technologies, Improvement of Milling Performances, and Security Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.11.060⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering5030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01837492v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass, a Review: Part I. From Fundamental Mechanisms to Milling Behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry fractionation of olive pomace as a sustainable process to produce fillers for biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Djenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering5020041⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 326, pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01869877v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass, a Review: Part I. From Fundamental Mechanisms to Milling Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering5020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass: Part II. Technologies, Improvement of Milling Performances, and Security Issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (3), </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.245-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering5030050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01869878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative device for powders classification based on combined aerodynamic and electrostatic separation of particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Electrostatic Separation as an Entry into Environmentally Eco-Friendly Dry Biorefining of Plant Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714016005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Engineering &amp; Process Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7048.1000354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411134v1</w:t>
+                <w:t xml:space="preserve">hal-01665435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of packing of granulated cork: Effect of particle size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Sorting natural fibres: A way to better understand the role of fibre size polydispersity on the mechanical properties of biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.01.043⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506545v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting natural fibres: A way to better understand the role of fibre size polydispersity on the mechanical properties of biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic properties of packing of granulated cork: Effect of particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alix Berthet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.01.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01494181v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Separation as an Entry into Environmentally Eco-Friendly Dry Biorefining of Plant Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">An innovative device for powders classification based on combined aerodynamic and electrostatic separation of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Maalel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorys Plissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Engineering &amp; Process Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7048.1000354⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.16005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714016005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665435v1</w:t>
+                <w:t xml:space="preserve">hal-03411134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas bark dry fractionation for polyphenols isolation: From forestry waste to added value products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.12-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing dynamics for easy flowing powders in a lab scale Turbula® mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.248-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral-vegetal co-milling: An effective process to improve lignocellulosic biomass fine milling and to increase interweaving between mixed particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 192, pp.703-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Solhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick A. D. Arancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (89), pp.48109-48127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4ra07568d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D autocorrelation method for assessing mixture homogeneity as applied to bipolar plates in fuel cell technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (2), pp.167-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apt.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the comminution process of water unsaturated biomass : Transitioning from lab to pilot scale.</w:t>
+                <w:t xml:space="preserve">PPFPT 2026: A Macroscopic Comminution Model for Wet Granular Media : from Mineral to Lignocellulosic Feedstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, May 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Past, Present and Future of Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Mar 2026, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081117v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Thouret</w:t>
+                <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Goa, India</w:t>
+              <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413766v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de pectine par l'action combinée du broyage et de solvants eutectiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suênia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6149,194 +6186,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+                <w:t xml:space="preserve">Understanding the comminution process of water unsaturated biomass : Transitioning from lab to pilot scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111653v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6375,106 +6399,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powders and Grains 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Goa, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392356v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic comminution model for the grinding of unsaturated granular media</w:t>
+                <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
@@ -6505,2485 +6520,2494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Complexity, granular materials and disordered systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.10016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202534010016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373425v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowderLib, Plateforme d‘Ingénierie des Connaissances pour valoriser les données, les connaissances et l'expertise scientifique en production de poudres végétales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Lhomond</w:t>
+                <w:t xml:space="preserve">A macroscopic comminution model for the grinding of unsaturated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Réau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thierry RUIZ - Université de Montpellier/QualiSud (Coordinateur), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDRI Complexity, granular materials and disordered systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801589v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES-milling combined extraction process targeting pectin from citrus peels and apple pomace.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+                <w:t xml:space="preserve">Modélisation par éléments discrets de la charge triboélectrique d’une couche vibrée de particules pour la séparation électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Green Extraction of Natural Products GENP2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771649v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">DES-milling combined extraction process targeting pectin from citrus peels and apple pomace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Green Extraction of Natural Products GENP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635837v1</w:t>
+                <w:t xml:space="preserve">hal-04771649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments discrets de la charge triboélectrique d’une couche vibrée de particules pour la séparation électrostatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">PowderLib, Plateforme d‘Ingénierie des Connaissances pour valoriser les données, les connaissances et l'expertise scientifique en production de poudres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lhomond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Thierry RUIZ - Université de Montpellier/QualiSud (Coordinateur), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968548v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094822v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable powders for laser-assisted additive manufacturing</w:t>
+                <w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rob Whitton</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329355v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Advanced Biobased Materials: PHA-Plant Biomass Composites for 3D Printing Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete-element modeling and experimental validation of the charging kinetics of a vibrated layer of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Advanced Materials &amp; Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303034v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element modeling and experimental validation of the charging kinetics of a vibrated layer of particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182441v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t>
+                <w:t xml:space="preserve">Sustainable powders for laser-assisted additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Putois</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Moving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179064v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased composite powders from PHA, waxes and lignocellulosic biomasses for powder-based additive manufacturing processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Development of Advanced Biobased Materials: PHA-Plant Biomass Composites for 3D Printing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen, Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hindenoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Global Congress on Manufacturing and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">11. International Conference on Advanced Materials &amp; Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328049v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t>
+                <w:t xml:space="preserve">Biobased composite powders from PHA, waxes and lignocellulosic biomasses for powder-based additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16. Global Congress on Manufacturing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711733v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does milling impact the aspect ratio of miscanthus stem particles ?</w:t>
+                <w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.28-29</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719486v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased composites materials from waxes and lignocellulosic powders for additive manufacturing</w:t>
+                <w:t xml:space="preserve">How does milling impact the aspect ratio of miscanthus stem particles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rob Whitton</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Chilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Barbier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744492v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grinders loading modes on the dissociation and hydration properties of wheat brans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobased composites materials from waxes and lignocellulosic powders for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744493v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of grinders loading modes on the dissociation and hydration properties of wheat brans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212337v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of ultra-fine milling on physical and chemical characteristics of flax fibres and composite thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darshil U. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2021 - 5th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ACS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940684v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420764v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929600v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944690v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9038,1267 +9062,1388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
+                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940671v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982730v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651974v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
+                <w:t xml:space="preserve">Deconvolution of grading curves during milling: example of wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595386v1</w:t>
+                <w:t xml:space="preserve">hal-01594574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of grading curves during milling: example of wheat straw</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594574v1</w:t>
+                <w:t xml:space="preserve">hal-01595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional Mediterranean Durum Wheat-Based Food Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mandato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on “Traditional Foods from Adriatic to Caucasus”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742512v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude péridynamique de la rupture de particules sous impact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Traditional Mediterranean Durum Wheat-Based Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on “Traditional Foods from Adriatic to Caucasus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837430v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential innovations for the traditional durum wheat food sector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Etude péridynamique de la rupture de particules sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741292v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching recent innovations and SMEs needs in the &amp;lt;em&amp;gt;durum wheat&amp;lt;/em&amp;gt; and Mediterranean vegetables sectors: the French example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Potential innovations for the traditional durum wheat food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738974v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matching recent innovations and SMEs needs in the &amp;lt;em&amp;gt;durum wheat&amp;lt;/em&amp;gt; and Mediterranean vegetables sectors: the French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixing kinetics and scale-up in a Turbula powder mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10313,51 +10458,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2011 - 13 ème Congrès de la Société Française du Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10367,51 +10512,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10420,244 +10565,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Asheville, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrick Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenFoodTech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grinding media size distributions on the grinding oflignocellulosic biomasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10679,275 +10824,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Center for bioenergy innovation annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Asheville, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10962,276 +11107,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral imaging to evaluate wheat grain tissue dissociation in processed-bran fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Chrischurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multispectrale : de la caractérisation du grain de blé à l’évaluation de la qualité des fractions de mouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biomass dry fractionation on the processability and quality of 3D printable biomaterials from rice husk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11247,87 +11392,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical stress from the grinding device on the biomass powder properties and energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11342,1157 +11487,1157 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic separation of mineral and vegetal powders with a custom built corona separator: application to biorefinery of rice husk</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tailormade dry fractionation of vine shoot to produce fillers for biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608134v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailormade dry fractionation of vine shoot to produce fillers for biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coussy</w:t>
+                <w:t xml:space="preserve">Electrostatic separation of mineral and vegetal powders with a custom built corona separator: application to biorefinery of rice husk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rova Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. EDP Sciences, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607481v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of plant material powders using an electrostatic corona separator: a model study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Histolocalization and assays of condensed tannins in Douglas fir bark (Pseudotsuga menziesii (Mirb.) Franco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romerales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Green Process Engineering GPE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Mont Tremblant, Canada. Engineering Conferences International, ECI Symposium Series, 16AG, 2016, ECI Symposium Series</w:t>
+              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604381v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamic study of the fracture of particles embedding microcracks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dry fractionation of plant material powders using an electrostatic corona separator: a model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
+              <w:t xml:space="preserve">5. International Conference on Green Process Engineering GPE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Mont Tremblant, Canada. Engineering Conferences International, ECI Symposium Series, 16AG, 2016, ECI Symposium Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568133v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction mécanique d’écorces de pin Douglas pour l’isolation des polyphénols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romerales</w:t>
+                <w:t xml:space="preserve">Peridynamic study of the fracture of particles embedding microcracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Symbiose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Autrans, France. , 2016</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602511v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histolocalization and assays of condensed tannins in Douglas fir bark (Pseudotsuga menziesii (Mirb.) Franco.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Déconstruction mécanique d’écorces de pin Douglas pour l’isolation des polyphénols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romerales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées du GDR Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Autrans, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605798v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Balbusquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12547,87 +12692,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Scale up of Turbula Mixers on the Basis of Kinematic and Dynamic Similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12642,208 +12787,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aiche 2012 spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Houston, United States. , 8 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de mélange et changement d'échelle en mélangeur Turbula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFGP, Société Française de Génie des Procédés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Récents Progrès en Génie des Procédés, 101, 2011, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing homogeneity of powder mixtures for bipolar plates processing in fuel cell technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,51 +13003,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTPT6 2010 - Word congress on particle technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12912,283 +13057,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite material suitable for additive manufacturing and especially fused deposition modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 24306372.4. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite powder, in particular suitable for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22305709. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for crushing a mineral material in presence of at least one grinding aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13197,139 +13342,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/002831. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d’une biomasse lignocellulosique, pour améliorer la comminution en voie sèche de ladite biomasse lignocellulosique et/ou pour améliorer l’écoulement de ladite biomasse lignocellulosique sous forme de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alann Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13337,152 +13482,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 20 13065. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'une composition enrichie en dihydroquercétine ou en tanins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016096781. 2014, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13492,91 +13637,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur de la raffinerie sèche du végétal : description mécanistique des procédés et conception de poudres fonctionnalisées pour la chimie, l’énergie et les matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Montpellier (UM), FRA, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03744490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13586,114 +13731,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude dynamique et effet du changement d'échelle pour plusieurs systèmes particulaires en mélangeur Turbula® : application à un mélange destiné à la fabrication de plaques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04243164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13840,51 +13985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wicker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Do Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2024.108579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourtier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Brunschwig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12110096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark West" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.05.052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14017.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cancelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Montevecchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Masino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5020041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5030050" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494181v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.01.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Moving" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, Yi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hindenoch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328049v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800726v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411123v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alann Cable" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744490v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04243164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0051" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Brunschwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12110096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouchereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wicker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Do Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2024.108579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark West" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.05.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14017.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cancelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Montevecchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Masino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5030050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5020041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.01.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K9NVJD2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Moving" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, Yi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hindenoch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800726v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alann Cable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04243164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0051" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>