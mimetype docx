--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -3972,329 +3972,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass: Part II. Technologies, Improvement of Milling Performances, and Security Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering5030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+                <w:t xml:space="preserve">hal-01869878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass: Part II. Technologies, Improvement of Milling Performances, and Security Issues</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (3), </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering5030050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869878v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry fractionation of olive pomace as a sustainable process to produce fillers for biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,51 +4596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Separation as an Entry into Environmentally Eco-Friendly Dry Biorefining of Plant Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,51 +5127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8738,260 +8738,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940684v1</w:t>
+                <w:t xml:space="preserve">hal-02420764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420764v1</w:t>
+                <w:t xml:space="preserve">hal-02940684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
               </w:r>
@@ -9459,451 +9459,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of grading curves during milling: example of wheat straw</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594574v1</w:t>
+                <w:t xml:space="preserve">hal-01595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution of grading curves during milling: example of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837524v1</w:t>
+                <w:t xml:space="preserve">hal-01594574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595386v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12396,51 +12396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romerales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13544,51 +13544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13985,51 +13985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Brunschwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12110096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouchereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wicker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Do Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2024.108579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark West" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.05.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14017.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cancelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Montevecchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Masino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5030050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5020041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.01.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K9NVJD2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Moving" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, Yi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hindenoch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800726v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alann Cable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04243164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0051" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Brunschwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12110096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouchereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wicker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Do Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2024.108579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark West" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.05.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14017.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cancelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Montevecchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Masino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5030050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5020041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.01.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K9NVJD2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Moving" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, Yi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hindenoch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800726v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alann Cable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04243164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0051" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>