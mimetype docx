--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,865 +66,861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Rittinger model for the grinding of wet granular material</w:t>
+                <w:t xml:space="preserve">Multicriteria physico-chemical analysis of flax technical fibres from drought-stressed plants: A case study highlighting plant compensatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Thouret</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 469 (1), pp.121775. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.123399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338801v1</w:t>
+                <w:t xml:space="preserve">hal-05625810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do mechanical stresses and stress intensity govern the morphology of milled miscanthus particles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modified Rittinger model for the grinding of wet granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 458, pp.120987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120987⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 469 (1), pp.121775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069524v1</w:t>
+                <w:t xml:space="preserve">hal-05338801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirulina liquid extract regulates gene expression related to glucose and lipid metabolisms of soleus muscle during exercise training in young male Wistar rats fed a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nutres.2025.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating of Hemp Fibres with Hydrophobic Compounds Extracted from Pine Bark</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regis Risani</w:t>
+                <w:t xml:space="preserve">How do mechanical stresses and stress intensity govern the morphology of milled miscanthus particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nourtier</w:t>
+                <w:t xml:space="preserve">Boubker Chilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Donaldson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib12110096⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.120987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800696v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized emergency protocols to improve the management of patients with suspected or confirmed inherited metabolic disorders (IMDs): An initiative of the French IMDs Healthcare Network for Rare Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coating of Hemp Fibres with Hydrophobic Compounds Extracted from Pine Bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Abbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bouchereau</w:t>
+                <w:t xml:space="preserve">Regis Risani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Wicker</w:t>
+                <w:t xml:space="preserve">Maxime Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mention</w:t>
+                <w:t xml:space="preserve">Lloyd Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Marbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Do Cao</w:t>
+                <w:t xml:space="preserve">Christel Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2024.108579⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib12110096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891271v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Standardized emergency protocols to improve the management of patients with suspected or confirmed inherited metabolic disorders (IMDs): An initiative of the French IMDs Healthcare Network for Rare Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Camille Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Karine Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Brionne</w:t>
+                <w:t xml:space="preserve">Clothilde Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Colinart</w:t>
+                <w:t xml:space="preserve">Jeremy Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143 (1-2), pp.108579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2024.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04693525v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charging kinetics of a vibrated bed of particles by numerical simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 439, pp.119723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1004,295 +1000,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and morpho-mechanical properties, and structural organization of rat tail tendon collagen in diet-induced obesity model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Saby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fossier</w:t>
+                <w:t xml:space="preserve">Lena Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+                <w:t xml:space="preserve">Thibault Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 254, pp.127936. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988106v1</w:t>
+                <w:t xml:space="preserve">hal-04693525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine comminution of torrefied wheat straw for energy applications: properties of the powder and energy balances of the production route</w:t>
+                <w:t xml:space="preserve">Biochemical and morpho-mechanical properties, and structural organization of rat tail tendon collagen in diet-induced obesity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rova-Karine Rajaonarivony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Commandré</w:t>
+                <w:t xml:space="preserve">Charles Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Fabre</w:t>
+                <w:t xml:space="preserve">Emilie Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (24), pp.5655-5668. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.127936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3se00873h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663691v1</w:t>
+                <w:t xml:space="preserve">hal-04988106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased composite powders from PHA, waxes and lignocellulosic biomasses for powder-based additive manufacturing processes</w:t>
               </w:r>
@@ -1546,4296 +1546,4430 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydration water properties of common and durum wheat brans upon grinding with different loading modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Barbar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.103786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2023.103786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friability of Maize Shoot (Zea mays L.) in Relation to Cell Wall Composition and Physical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine comminution of torrefied wheat straw for energy applications: properties of the powder and energy balances of the production route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rova-Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berger</w:t>
+                <w:t xml:space="preserve">Jean-Michel Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Réau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delord</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture12070951⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (24), pp.5655-5668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3se00873h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714151v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Cellular Tissue Structure of Maize Pith Though Dry Fractionation Processes: A Key Point to Use as Insulating Agro-Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friability of Maize Shoot (Zea mays L.) in Relation to Cell Wall Composition and Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Breysse</w:t>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Palumbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14185350⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12070951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364874v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t>
+                <w:t xml:space="preserve">Preserving the Cellular Tissue Structure of Maize Pith Though Dry Fractionation Processes: A Key Point to Use as Insulating Agro-Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foulon</w:t>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Denoual</w:t>
+                <w:t xml:space="preserve">Marina Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pernes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Rondet</w:t>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14185350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212290v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative comminution efficiencies of rotary, stirred and vibrating ball-mills for the production of ultrafine biomass powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rova Rajaonarivony</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120508⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259300v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of biomass powders resulting from the fine comminution of lignocellulosic feedstocks by three types of ball-mill set-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rova Karine Rajaonarivony</w:t>
+                <w:t xml:space="preserve">Comparative comminution efficiencies of rotary, stirred and vibrating ball-mills for the production of ultrafine biomass powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rova Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, pp.120508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.14017.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03411122v1</w:t>
+                <w:t xml:space="preserve">hal-03259300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakage of flawed particles by peridynamic simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Properties of biomass powders resulting from the fine comminution of lignocellulosic feedstocks by three types of ball-mill set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rova Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-021-00390-5⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.14017.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170725v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakage of flawed particles by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.1019-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-021-00390-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342154v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of flax shives as reinforcements for injection moulded polypropylene composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112324⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 360, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544204v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-up in Turbula (R) mixers based on the principle of similarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of flax shives as reinforcements for injection moulded polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02726351.2019.1644689⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.112324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301564v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-up in Turbula (R) mixers based on the principle of similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (8), pp.973-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2019.1644689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02918595v1</w:t>
+                <w:t xml:space="preserve">hal-02301564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape stalk: a first attempt to disentangle its fibres via electrostatic separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Masino</w:t>
+                <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.455-468. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, pp.661-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987618v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling itineraries dataset for a collection of crop and wood by-products and granulometric properties of the resulting powders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grape stalk: a first attempt to disentangle its fibres via electrostatic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Umberto Cancelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Montevecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Masino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106430⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004903v1</w:t>
+                <w:t xml:space="preserve">hal-02987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant morphological features of flax plant products and their contribution in injection moulded composite reinforcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+                <w:t xml:space="preserve">Milling itineraries dataset for a collection of crop and wood by-products and granulometric properties of the resulting powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.100054. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.106430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04664282v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Comminution of Pine Bark: How Does Mechanical Loading Influence Particles Properties and Milling Efficiency?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinant morphological features of flax plant products and their contribution in injection moulded composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Maxime Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre d'Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering6040102⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.100054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373217v1</w:t>
+                <w:t xml:space="preserve">hal-04664282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the frontier between filling and reinforcement by fine flax particles in plant fibre composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Fine Comminution of Pine Bark: How Does Mechanical Loading Influence Particles Properties and Milling Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering6040102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306154v1</w:t>
+                <w:t xml:space="preserve">hal-02373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">About the frontier between filling and reinforcement by fine flax particles in plant fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154625v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t>
+                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Badouard</w:t>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Traon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154573v1</w:t>
+                <w:t xml:space="preserve">hal-02154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Rice Husk and Wood Biomass Properties on the Manufacture of Filaments for Fused Deposition Modeling</w:t>
+                <w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+                <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hill</w:t>
+                <w:t xml:space="preserve">Fanny Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawn Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evamaria Gaugler</w:t>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00735⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342165v1</w:t>
+                <w:t xml:space="preserve">hal-02154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass: Part II. Technologies, Improvement of Milling Performances, and Security Issues</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Rice Husk and Wood Biomass Properties on the Manufacture of Filaments for Fused Deposition Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evamaria Gaugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering5030050⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01869878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass, a Review: Part I. From Fundamental Mechanisms to Milling Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering5020041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+                <w:t xml:space="preserve">hal-01869877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry fractionation of olive pomace as a sustainable process to produce fillers for biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Djenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 326, pp.44-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass, a Review: Part I. From Fundamental Mechanisms to Milling Behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering5020041⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (n°3), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01869877v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and tradition: The viewpoint of French SMEs in the durum wheat sector</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0245⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01973829v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Separation as an Entry into Environmentally Eco-Friendly Dry Biorefining of Plant Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Comminution of Dry Lignocellulosic Biomass: Part II. Technologies, Improvement of Milling Performances, and Security Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Engineering &amp; Process Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7048.1000354⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering5030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01665435v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting natural fibres: A way to better understand the role of fibre size polydispersity on the mechanical properties of biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.12-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of packing of granulated cork: Effect of particle size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, pp.126-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative device for powders classification based on combined aerodynamic and electrostatic separation of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Maalel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorys Plissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.16005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714016005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas bark dry fractionation for polyphenols isolation: From forestry waste to added value products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electrostatic Separation as an Entry into Environmentally Eco-Friendly Dry Biorefining of Plant Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Engineering &amp; Process Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7048.1000354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837779v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Douglas bark dry fractionation for polyphenols isolation: From forestry waste to added value products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605351v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing dynamics for easy flowing powders in a lab scale Turbula® mixer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185884v1</w:t>
+                <w:t xml:space="preserve">hal-01605351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral-vegetal co-milling: An effective process to improve lignocellulosic biomass fine milling and to increase interweaving between mixed particles.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mixing dynamics for easy flowing powders in a lab scale Turbula® mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.036⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.248-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01185880v1</w:t>
+                <w:t xml:space="preserve">hal-01185884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mineral-vegetal co-milling: An effective process to improve lignocellulosic biomass fine milling and to increase interweaving between mixed particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra07568d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135766v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical pretreatments of lignocellulosic biomass: towards facile and environmentally sound technologies for biofuels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Solhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick A. D. Arancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (89), pp.48109-48127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra07568d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A 2D autocorrelation method for assessing mixture homogeneity as applied to bipolar plates in fuel cell technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (2), pp.167-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apt.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5845,1982 +5979,1982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPFPT 2026: A Macroscopic Comminution Model for Wet Granular Media : from Mineral to Lignocellulosic Feedstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past, Present and Future of Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leeds, Mar 2026, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de pectine par l'action combinée du broyage et de solvants eutectiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suênia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the comminution process of water unsaturated biomass : Transitioning from lab to pilot scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.10016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroscopic comminution model for the grinding of unsaturated granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI Complexity, granular materials and disordered systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments discrets de la charge triboélectrique d’une couche vibrée de particules pour la séparation électrostatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">DES-milling combined extraction process targeting pectin from citrus peels and apple pomace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Green Extraction of Natural Products GENP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968548v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES-milling combined extraction process targeting pectin from citrus peels and apple pomace.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+                <w:t xml:space="preserve">PowderLib, Plateforme d‘Ingénierie des Connaissances pour valoriser les données, les connaissances et l'expertise scientifique en production de poudres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lhomond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Green Extraction of Natural Products GENP2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry RUIZ - Université de Montpellier/QualiSud (Coordinateur), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771649v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowderLib, Plateforme d‘Ingénierie des Connaissances pour valoriser les données, les connaissances et l'expertise scientifique en production de poudres végétales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Lhomond</w:t>
+                <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Thierry RUIZ - Université de Montpellier/QualiSud (Coordinateur), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801589v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation par éléments discrets de la charge triboélectrique d’une couche vibrée de particules pour la séparation électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635837v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t>
+                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179064v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element modeling and experimental validation of the charging kinetics of a vibrated layer of particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable powders for laser-assisted additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Moving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182441v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Advanced Biobased Materials: PHA-Plant Biomass Composites for 3D Printing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen, Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hindenoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t>
+              <w:t xml:space="preserve">11. International Conference on Advanced Materials &amp; Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094822v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable powders for laser-assisted additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete-element modeling and experimental validation of the charging kinetics of a vibrated layer of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yi Chen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329355v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Advanced Biobased Materials: PHA-Plant Biomass Composites for 3D Printing Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Martel</w:t>
+                <w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Advanced Materials &amp; Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303034v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased composite powders from PHA, waxes and lignocellulosic biomasses for powder-based additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7879,2152 +8013,2152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Global Congress on Manufacturing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does milling impact the aspect ratio of miscanthus stem particles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Chilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased composites materials from waxes and lignocellulosic powders for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grinders loading modes on the dissociation and hydration properties of wheat brans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Barbar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of ultra-fine milling on physical and chemical characteristics of flax fibres and composite thereof</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2021 - 5th International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">ACS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411127v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of ultra-fine milling on physical and chemical characteristics of flax fibres and composite thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">ICNF 2021 - 5th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212337v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420764v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil U. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940684v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconvolution of grading curves during milling: example of wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714013019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01651974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Mediterranean Durum Wheat-Based Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10039,113 +10173,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on “Traditional Foods from Adriatic to Caucasus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude péridynamique de la rupture de particules sous impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,2894 +10294,3024 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential innovations for the traditional durum wheat food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching recent innovations and SMEs needs in the &amp;lt;em&amp;gt;durum wheat&amp;lt;/em&amp;gt; and Mediterranean vegetables sectors: the French example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing kinetics and scale-up in a Turbula powder mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2011 - 13 ème Congrès de la Société Française du Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comminution process on wet lignocellulosic biomass powders: application to biofuels development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Bioressources et Bioéconomie 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572338990609338E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121539v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenFoodTech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t>
+              <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Asheville, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030951v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grinding media size distributions on the grinding oflignocellulosic biomasses.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlène Fabre</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Center for bioenergy innovation annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Asheville, United States. 2024</w:t>
+              <w:t xml:space="preserve">GreenFoodTech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111865v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Baudrit</w:t>
+                <w:t xml:space="preserve">Impact of grinding media size distributions on the grinding oflignocellulosic biomasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Center for bioenergy innovation annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Asheville, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475584v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979918v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral imaging to evaluate wheat grain tissue dissociation in processed-bran fractions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Chrischurch, New Zealand</w:t>
+              <w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466785v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multispectrale : de la caractérisation du grain de blé à l’évaluation de la qualité des fractions de mouture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Multispectral imaging to evaluate wheat grain tissue dissociation in processed-bran fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Chrischurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466841v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biomass dry fractionation on the processability and quality of 3D printable biomaterials from rice husk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie multispectrale : de la caractérisation du grain de blé à l’évaluation de la qualité des fractions de mouture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar de Jesus Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France. 2018</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982731v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical stress from the grinding device on the biomass powder properties and energy consumption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of biomass dry fractionation on the processability and quality of 3D printable biomaterials from rice husk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. European Biomass Conference and Exhibition (EUBCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. 2018</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918033v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of mechanical stress from the grinding device on the biomass powder properties and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">26. European Biomass Conference and Exhibition (EUBCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603803v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailormade dry fractionation of vine shoot to produce fillers for biocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
+              <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607481v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic separation of mineral and vegetal powders with a custom built corona separator: application to biorefinery of rice husk</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tailormade dry fractionation of vine shoot to produce fillers for biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608134v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electrostatic separation of mineral and vegetal powders with a custom built corona separator: application to biorefinery of rice husk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rova Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. EDP Sciences, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603802v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histolocalization and assays of condensed tannins in Douglas fir bark (Pseudotsuga menziesii (Mirb.) Franco.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t>
+              <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605798v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry fractionation of plant material powders using an electrostatic corona separator: a model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Cadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Green Process Engineering GPE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Mont Tremblant, Canada. Engineering Conferences International, ECI Symposium Series, 16AG, 2016, ECI Symposium Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridynamic study of the fracture of particles embedding microcracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruction mécanique d’écorces de pin Douglas pour l’isolation des polyphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Faria Trivelato Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romerales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Autrans, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Histolocalization and assays of condensed tannins in Douglas fir bark (Pseudotsuga menziesii (Mirb.) Franco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romerales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">Exploring lignocellulosic biomass!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185307v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Balbusquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837473v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Scale up of Turbula Mixers on the Basis of Kinematic and Dynamic Similarities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aiche 2012 spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Houston, United States. , 8 p., 2012</w:t>
+              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185882v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de mélange et changement d'échelle en mélangeur Turbula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of the Scale up of Turbula Mixers on the Basis of Kinematic and Dynamic Similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Récents Progrès en Génie des Procédés, 101, 2011, Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">Aiche 2012 spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Houston, United States. , 8 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185885v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cinétique de mélange et changement d'échelle en mélangeur Turbula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFGP, Société Française de Génie des Procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Récents Progrès en Génie des Procédés, 101, 2011, Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing homogeneity of powder mixtures for bipolar plates processing in fuel cell technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTPT6 2010 - Word congress on particle technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13057,209 +13321,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite material suitable for additive manufacturing and especially fused deposition modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 24306372.4. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite powder, in particular suitable for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13267,214 +13531,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22305709. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for crushing a mineral material in presence of at least one grinding aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/002831. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d’une biomasse lignocellulosique, pour améliorer la comminution en voie sèche de ladite biomasse lignocellulosique et/ou pour améliorer l’écoulement de ladite biomasse lignocellulosique sous forme de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alann Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13482,152 +13746,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 20 13065. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'une composition enrichie en dihydroquercétine ou en tanins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016096781. 2014, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13637,91 +13901,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur de la raffinerie sèche du végétal : description mécanistique des procédés et conception de poudres fonctionnalisées pour la chimie, l’énergie et les matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Montpellier (UM), FRA, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03744490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13731,114 +13995,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude dynamique et effet du changement d'échelle pour plusieurs systèmes particulaires en mélangeur Turbula® : application à un mélange destiné à la fabrication de plaques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04243164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13985,51 +14249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Brunschwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12110096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouchereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wicker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Do Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2024.108579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark West" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.05.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14017.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cancelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Montevecchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Masino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5030050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5020041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.01.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K9NVJD2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Moving" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, Yi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hindenoch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800726v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alann Cable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04243164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0051" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Chilah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120987" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Brunschwig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12110096" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bouchereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wicker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Do Cao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2024.108579" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark West" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.05.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2023.103786" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14017.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cancelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Montevecchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Masino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.10.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342165v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Theobald" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Gaugler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00735" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5020041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.11.060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering5030050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.01.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K9NVJD2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7048.1000354" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Faria Trivelato Batista" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.03.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick A. D. Arancon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07568d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Moving" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, Yi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hindenoch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328049v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742512v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738974v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572338990609338E12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar de Jesus Laguna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466841v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607481v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608134v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604381v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cadin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Messal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602511v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romerales" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800726v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411123v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alann Cable" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04243164v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>