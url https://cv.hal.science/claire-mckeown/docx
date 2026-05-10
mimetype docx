--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -364,196 +364,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernon Lee’s travel essays and the “confusion” of optical and temporal lines</w:t>
+                <w:t xml:space="preserve">Balisages et réactualisations d’un espace baltique dans The Adventures of Elizabeth in Rügen (1904) d’Elizabeth von Arnim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mckeown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12xg5⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z4w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890483v1</w:t>
+                <w:t xml:space="preserve">hal-04884113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balisages et réactualisations d’un espace baltique dans The Adventures of Elizabeth in Rügen (1904) d’Elizabeth von Arnim</w:t>
+                <w:t xml:space="preserve">Vernon Lee’s travel essays and the “confusion” of optical and temporal lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mckeown</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, </w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12z4w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12xg5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884113v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A wild dream through an enchanted world » : magie et médiation du Nord dans les nouvelles de George Egerton</w:t>
               </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mckeown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2424,51 +2424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier: Nord magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mckeown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04814549v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xg5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z4w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tranmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.8427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02424421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02424420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02424423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02986268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MULH8892" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Perreaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04814549v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiedemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z4w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xg5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tranmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.8427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02424421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02424420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02424423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02986268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MULH8892" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Perreaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>