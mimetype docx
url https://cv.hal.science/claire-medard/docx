--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -724,226 +724,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La maladie des riches » : la maîtrise et la rente de la Covid-19 au Kenya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Medard</w:t>
+                <w:t xml:space="preserve">Accaparement foncier et officialisation de la propriété privée au Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.12575⟩</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.165-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.179.0165.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03335285v1</w:t>
+                <w:t xml:space="preserve">hal-03134067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accaparement foncier et officialisation de la propriété privée au Kenya</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Duvail</w:t>
+                <w:t xml:space="preserve">« La maladie des riches » : la maîtrise et la rente de la Covid-19 au Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Medard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.165-181. </w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXIII (282), pp.397-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/her.179.0165.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.12575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134067v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03335285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières infra-étatiques, transgressions et légitimation territoriale au Bunyoro, Ouganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Medard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2257,275 +2257,482 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transmission of land rights in wetlands in Buganda kingdom, Uganda</w:t>
+                <w:t xml:space="preserve">“You do not feel complete without a title”. Land survey and adjudication in Loita, 2022 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Rural History Conference (EURHO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IFRA Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRA Nairobi, Mar 2026, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548710v1</w:t>
+                <w:t xml:space="preserve">hal-05575191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modératrice, Première session</w:t>
+                <w:t xml:space="preserve">Allocating plots to married women in Loita (2022-2024). Systematic land adjudication, the making of family and clan land in maasailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Regards croisés sur les “accaparements des terres” en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">The Remaking of the family in East Africa Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Familea; IFRA, Jul 2025, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636356v1</w:t>
+                <w:t xml:space="preserve">hal-05577981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fighting marginalization through land titling in Loita, Kenya ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maps in the Making: Conversations on Counter-Cartographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2025, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transmission of land rights in wetlands in Buganda kingdom, Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Rural History Conference (EURHO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modératrice, Première session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Regards croisés sur les “accaparements des terres” en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;Ndorobo&amp;quot; du Mont Elgon (Kenya/Ouganda) : apparition d'une revendication autochtone dans un contexte de crise foncière et de forte ingérence territoriale de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Les Frontières de la Question Foncière = At the Frontier of Land Issues, Montpellier (FRA), 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. 28 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2535,484 +2742,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eastern Africa : a new oil and gas frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nkayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FRS ; IFRA, pp.18, 2013, Note - Observatoire des Grands Lacs en Afrique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions foncières rurales comme facteurs de crise en Afrique subsaharienne : Afrique du Sud, Côte d'Ivoire, Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFRI, pp.57, 2009, Note de l'IFRI, 978-2-86592-634-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique orientale : annuaire 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charton, H. and Médard, Claire. L'Harmattan, pp.353, 2006, 978-2-296-02643-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annuaire de l’Afrique de l’Est 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">L’annuaire de l’Afrique de l’Est 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lharmattan, 2005</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02432966v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annuaire de l’Afrique de l’Est 2004</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">L’annuaire de l’Afrique de l’Est 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">Lharmattan, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02432978v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titres fonciers et superposition de droits. Comment mesurer l’étendue des transformations vers la pleine propriété en Ouganda ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3022,165 +3229,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Cardi; Mélanie Favrot; Bénédicte Gastineau; Didier Genin; Valérie Golaz; Christine Robles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.128-148, 2024, Les Impromptus du LPED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il existe un droit ancestral à la terre des communautés dites &amp;quot;autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Medard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique des idées reçues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.157-162, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01424762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election Results and Public Contestation of the Vote: An Overview of the Uganda 2011 General Elections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3190,639 +3397,639 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Perrot; Sabiti Makara; Jérôme Lafargue ;Marie-Aude Fouéré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elections in a Hybrid Regime: revisiting the 2011 Ugandan Polls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fountain Publishers; IFRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-9970-25-341-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01136951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election results and public contestation of the vote : an overview of the Uganda 2011 general elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Medard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elections in a hybrid regime : revisiting the 2011 Ugandan Polls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fountain Publishers, pp.54-109, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01424870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City planning in Nairobi : the stakes, the people, the sidetracking</w:t>
+                <w:t xml:space="preserve">Indigenous'land claims in Kenya : a case study of Chebyuk, Mount Elgon district</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nairobi today : the paradox of a fragmented city</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mkuki Na Nyota Publ. ; IFRA.Institut Français de Recherche en Afrique, pp.25--60, 2010, 978-9987-08-093-9</w:t>
+              <w:t xml:space="preserve">The struggle over land Africa : conflicts, politics and change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HSRC, pp.19--35, 2010, 978-0-7969-2322-6 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01508568v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01508569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous'land claims in Kenya : a case study of Chebyuk, Mount Elgon district</w:t>
+                <w:t xml:space="preserve">City planning in Nairobi : the stakes, the people, the sidetracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The struggle over land Africa : conflicts, politics and change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HSRC, pp.19--35, 2010, 978-0-7969-2322-6 ;</w:t>
+              <w:t xml:space="preserve">Nairobi today : the paradox of a fragmented city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mkuki Na Nyota Publ. ; IFRA.Institut Français de Recherche en Afrique, pp.25--60, 2010, 978-9987-08-093-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01508569v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01508568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise politique et foncière au Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les questions foncières rurales comme facteurs de crise en Afrique subsaharienne : Afrique du Sud, Côte d'Ivoire, Kenya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRI, pp.44--46, 2009, Note de l'IFRI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nairobi : acteurs et enjeux d'une planification détournée</w:t>
+                <w:t xml:space="preserve">La réforme de l'administration territoriale n'aura pas lieu au Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nairobi contemporain : les paradoxes d'une ville fragmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala ; IFRA, pp.51--99, 2006, 2-84586-787-5</w:t>
+              <w:t xml:space="preserve">L'Afrique orientale : annuaire 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.1--10, 2006, 978-2-296-02643-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01508576v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01508578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme de l'administration territoriale n'aura pas lieu au Kenya</w:t>
+                <w:t xml:space="preserve">Nairobi : acteurs et enjeux d'une planification détournée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Afrique orientale : annuaire 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.1--10, 2006, 978-2-296-02643-8</w:t>
+              <w:t xml:space="preserve">Nairobi contemporain : les paradoxes d'une ville fragmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala ; IFRA, pp.51--99, 2006, 2-84586-787-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01508578v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01508576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation symbolique des migrants de l'Ouest du Kenya à leur région d'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage inachevé.. à Jo\¨el Bonnemaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM ; PRODIG, pp.281--288, 1998, 2-7099-1424-7;2-2901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phénomènes de cristallisation identitaire dans la Rift Valley, Kenya : de la compétition foncière à la manipulation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le territoire, lien ou frontière ? : identités, conflits ethniques, enjeux et recompositions territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM, 8 p., 1997, Colloques et Séminaires, 2-7099-1381-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3832,100 +4039,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERRITOIRES DE L'ETHNICITE: ENCADREMENT, REVENDICATIONS ET CONFLITS TERRITORIAUX AU KENYA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Medard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. UNIVERSITE DE PARIS I, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01265014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3935,51 +4142,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titres de propriété et insécurité foncière au Buganda : récits contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3992,65 +4199,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CERI. 2011, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4197,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sources-journal.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpramea.wordpress.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.4270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.1569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Medard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2018.1491802" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2016.1187814" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe M-Pram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;dard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2015.1106743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2013.811027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Miralles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ai.039.0031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nkayi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrew" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01424762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifra-nairobi.net/?p=1387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01424870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01265014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sources-journal.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpramea.wordpress.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250144v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Gez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Kamaara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g4m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.4270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.1569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Medard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2018.1491802" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2016.1187814" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe M-Pram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;dard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2015.1106743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2013.811027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Miralles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ai.039.0031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nkayi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01424762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifra-nairobi.net/?p=1387" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01424870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01265014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>