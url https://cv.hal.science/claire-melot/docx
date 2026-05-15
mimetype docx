--- v0 (2026-03-04)
+++ v1 (2026-05-15)
@@ -107,51 +107,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -194,244 +194,315 @@
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04952526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'accueil : espaces politiques et gestes de l’assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mélot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophie. Université de Toulouse, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025TLSEJ059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05587276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’assemblages. Texte – architecture – sculpture : la matière comme relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L'écrit et le Sculptural (N°18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de pouvoir en littérature : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.7197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -441,318 +512,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes de l’assemblage. Penser l’accueil à partir des intra-actions chez Karen Barad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Équipe. Pratiques épistémiques, affectives, métaphilosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERRAPHIS, Dec 2023, Toulouse, Maison de la Recherche, Université Toulouse Jean-Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser l’espace instable, une introduction à la struction chez Jean-Luc Nancy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral du Centre Marc Bloch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Berlin (Centre Marc Bloch), Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sentir l’espace. Texte – architecture – sculpture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Écrit et le sculptural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Gheerardyn; Benoît Tane, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture du silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Silence-s" Chaillot – Théâtre national de la Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -762,306 +833,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dégeilh, Cahier d’artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'écrit et le sculptural (18), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de pouvoir en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.7162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de pouvoir en littérature : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Echos (15), pp.Introduction, 2022, Les rapports de pouvoir en littérature, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.7197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03956179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1071,117 +1142,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de l'homme derrière la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mélot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1191,401 +1262,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escribir la intimidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altamarea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-84-19583-71-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Conversazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oligo Editore. 2024, 9791281000643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, pp.136, 2023, Audiographie, ‎ 978-2713229602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1595,427 +1666,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riconoscere e impregnarsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Una Conversazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oligo Editore, pp.15-31, 2024, 9791281000643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconocerse y comprometerse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Escribir la intimidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Altamarea, pp.9-27, 2024, 978-84-19583-71-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Se reconnaître et s’engager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'EHESS, coll. Audiographie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave: Une conversation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'EHESS, coll. Audiographie, pp.7-28, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03956382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : Le Mythe de l’homme derrière la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mythe de l'homme derrière la technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2162,51 +2233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04952526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7197" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#232;bre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04952526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05587276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#232;bre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgeois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>