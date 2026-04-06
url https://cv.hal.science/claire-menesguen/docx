--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3106,278 +3106,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution seismic imaging of the ocean structure using a small volume airgun source array in the Gulf of Cadiz.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the combined extra-equatorial and equatorial deep jets in the Atlantic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Lien Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Fruman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL040820⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (33), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224009789954766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453441v1</w:t>
+                <w:t xml:space="preserve">hal-00453560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the combined extra-equatorial and equatorial deep jets in the Atlantic.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution seismic imaging of the ocean structure using a small volume airgun source array in the Gulf of Cadiz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klaeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67 (33), pp.323-346. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L00D09. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1357/002224009789954766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL040820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453560v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of mixed Rossby gravity waves and the formation of equatorial zonal jets.</w:t>
               </w:r>
@@ -3769,51 +3769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Meng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Sheen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Gunn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nesguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ehmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-25-0019.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Vic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Umlauf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-25-0026.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tedesco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caspar&#8208;cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-20-0180.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menesguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gentil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchesiello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducousso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0126.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menesguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids3030063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Storer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Poulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0039.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunok Yim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-14-0061.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01494997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Barbosa Aguiar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schopp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J. Carton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0066.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolovskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ambar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Peng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0T8CZ67W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Lien Hua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.369" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Hua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcwilliams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molemaker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J6ZPT8F1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Fruman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954748" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosquer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Hobbs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL040820" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Orgeville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008002656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Meng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Sheen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Gunn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nesguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ehmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-25-0019.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Vic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Umlauf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-25-0026.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tedesco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caspar&#8208;cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-20-0180.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menesguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gentil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchesiello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducousso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0126.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menesguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids3030063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Storer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Poulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0039.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunok Yim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-14-0061.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01494997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Barbosa Aguiar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schopp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J. Carton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0066.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolovskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ambar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Peng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0T8CZ67W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Lien Hua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.369" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Hua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcwilliams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molemaker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J6ZPT8F1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Fruman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954748" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosquer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Hobbs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL040820" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Orgeville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008002656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>