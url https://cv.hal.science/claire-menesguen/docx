--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -753,2759 +753,3006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Staircases Are Disappearing in the Canada Basin of the Arctic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale Eddy Kinetic Energy Budgets and Transfers between Vertical Modes in the Agulhas Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ménesguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Caspar‐cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JC018877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.677-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-21-0110.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910680v1</w:t>
+                <w:t xml:space="preserve">insu-03683296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mixing to the Large Scale Circulation: How the Inverse Cascade Is Involved in the Formation of the Subsurface Currents in the Gulf of Guinea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density Staircases Are Disappearing in the Canada Basin of the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Assene</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoé Caspar‐cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids5030147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (11), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC018877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989992v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual Rossby waves destabilization as a potential driver of Low Latitudes Zonal Jets -Barotropic dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Delpech</w:t>
+                <w:t xml:space="preserve">Deep Eddy Kinetic Energy in the Tropical Pacific from Lagrangian Floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-20-0180.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003930v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of submesoscale frontal eddies in the Agulhas Current</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gula</w:t>
+                <w:t xml:space="preserve">Intra-annual Rossby waves destabilization as a potential driver of Low Latitudes Zonal Jets -Barotropic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Penven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-20-0180.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202387v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and Mechanisms for the Formation of Deep Equatorial and Tropical Circulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">From Mixing to the Large Scale Circulation: How the Inverse Cascade Is Involved in the Formation of the Subsurface Currents in the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Assene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+                <w:t xml:space="preserve">Micael Aguedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Schopp</w:t>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (3), pp.370-386. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018EA000438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids5030147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349703v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of an Oceanic Meddy-Like Vortex: Energy Transfers and Significance of Numerical Settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of submesoscale frontal eddies in the Agulhas Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Menesguen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Ducousso</w:t>
+                <w:t xml:space="preserve">M. Krug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-17-0126.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.7606-7625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929083v1</w:t>
+                <w:t xml:space="preserve">hal-04202387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Perturbations of an Oceanic Vortex Lens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Observations and Mechanisms for the Formation of Deep Equatorial and Tropical Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schopp</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids3030063⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.370-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018EA000438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202177v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Quasigeostrophic Lens-Shaped Vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Storer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis J. Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Menesguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (4), pp.937-957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JPO-D-17-0039.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an isolated pancake vortex in continuously stratified-rotating fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Optimal Perturbations of an Oceanic Vortex Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.402⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), 63 (20p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids3030063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201722v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer Stirring around a Meddy: The Formation of Layering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Gentil</w:t>
+                <w:t xml:space="preserve">Destabilization of an Oceanic Meddy-Like Vortex: Energy Transfers and Significance of Numerical Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchesiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45 (2), pp.407-423. </w:t>
+              <w:t xml:space="preserve">, 2018, 48 (5), pp.1151-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-14-0061.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-17-0126.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132428v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclones and Anticyclones in Seismic Imaging</w:t>
+                <w:t xml:space="preserve">Stability of an isolated pancake vortex in continuously stratified-rotating fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Barbosa Aguiar</w:t>
+                <w:t xml:space="preserve">Eunok Yim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ménesguen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier J. Carton</w:t>
+                <w:t xml:space="preserve">Paul Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Menesguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-15-0066.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 801, pp.508-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494997v1</w:t>
+                <w:t xml:space="preserve">hal-04201722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex stability in a multi-layer quasi-geostrophic model: application to Mediterranean Water eddies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Sokolovskiy</w:t>
+                <w:t xml:space="preserve">Tracer Stirring around a Meddy: The Formation of Layering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meunier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/6/061401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (2), pp.407-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-14-0061.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131390v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Mediterranean Water dipole collision in the Gulf of Cadiz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chérubin</w:t>
+                <w:t xml:space="preserve">Cyclones and Anticyclones in Seismic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Barbosa Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Aguiar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier J. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC009972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (9), pp.2436-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-15-0066.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128362v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageostrophic instability in rotating, stratified interior vertical shear flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Menesguen</w:t>
+                <w:t xml:space="preserve">Vortex stability in a multi-layer quasi-geostrophic model: application to Mediterranean Water eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier J. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Sokolovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.426⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (6), pp.061401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/6/061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131406v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layering and turbulence surrounding an anticyclonic oceanic vortex: in situ observations and quasi-geostrophic numerical simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Evidence of Mediterranean Water dipole collision in the Gulf of Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ambar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chérubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.5337-5359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC009972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499458v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arms winding around a meddy seen in seismic reflection data close to the Morocco coastline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageostrophic instability in rotating, stratified interior vertical shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Mcwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL050798⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 755, pp.397-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690865v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageostrophic instability in a rotating stratified interior jet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layering and turbulence surrounding an anticyclonic oceanic vortex: in situ observations and quasi-geostrophic numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach-Lien Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 711, pp.599-619. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.412⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 731, pp.418-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05467921v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent layering in the Atlantic equatorial deep jets.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arms winding around a meddy seen in seismic reflection data close to the Morocco coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224009789954748⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L05604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL050798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453558v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bandwidth on seismic imaging of rotating stratified turbulence surrounding an anticyclonic eddy from field data and numerical simulations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageostrophic instability in a rotating stratified interior jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molemaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL039951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 711, pp.599-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453591v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the combined extra-equatorial and equatorial deep jets in the Atlantic.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution seismic imaging of the ocean structure using a small volume airgun source array in the Gulf of Cadiz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klaeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224009789954766⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L00D09. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL040820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453560v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution seismic imaging of the ocean structure using a small volume airgun source array in the Gulf of Cadiz.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cosquer</w:t>
+                <w:t xml:space="preserve">Dynamics of the combined extra-equatorial and equatorial deep jets in the Atlantic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. W. Hobbs</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bach Lien Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Fruman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL040820⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (33), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224009789954766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453441v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intermittent layering in the Atlantic equatorial deep jets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Lien Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Fruman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224009789954748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of bandwidth on seismic imaging of rotating stratified turbulence surrounding an anticyclonic eddy from field data and numerical simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klaeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L00D05. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL039951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Destabilization of mixed Rossby gravity waves and the formation of equatorial zonal jets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bach Lien Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Orgeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D. Fruman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 610, pp.311-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112008002656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3515,114 +3762,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du rail équatorial dans la circulation méridienne océanique: interactions des échelles spatiales conduisant au mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Bretagne Occidentale, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04800947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3769,51 +4016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Meng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Sheen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Gunn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nesguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ehmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-25-0019.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Vic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Umlauf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-25-0026.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tedesco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caspar&#8208;cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-20-0180.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menesguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gentil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchesiello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducousso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0126.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menesguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids3030063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Storer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Poulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0039.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunok Yim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-14-0061.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01494997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Barbosa Aguiar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schopp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J. Carton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0066.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolovskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ambar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Peng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0T8CZ67W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Lien Hua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.369" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Hua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcwilliams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molemaker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J6ZPT8F1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Fruman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954748" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosquer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Hobbs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL040820" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Orgeville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008002656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Meng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Sheen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L Gunn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;nesguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ehmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-25-0019.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Vic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Gentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Umlauf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-25-0026.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tedesco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penven" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0110.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caspar&#8208;cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018877" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-20-0180.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schopp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000438" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Storer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Poulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menesguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0039.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids3030063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menesguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gentil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchesiello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducousso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0126.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunok Yim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.402" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-14-0061.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01494997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Barbosa Aguiar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schopp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J. Carton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0066.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolovskiy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguiar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/6/061401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ambar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Cann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009972" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.426" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0T8CZ67W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Lien Hua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.369" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Hua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050798" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcwilliams" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molemaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.412" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J6ZPT8F1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosquer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Hobbs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papenberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL040820" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Fruman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954766" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954748" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039951" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Orgeville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008002656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>