--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -75,1258 +75,1258 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléopâtre Superstar : l’icône marketing à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Callataÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Académie Royale de Belgique, 2025, 978-2-8031-0994-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléopâtre Superstar. Livre de l’exposition (Liège, Gare des Guillemins, 20 décembre 2025 - 5 juillet 2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Callataÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laboury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europa Expo, Liège, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05435193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Antiquité (re)sonorisée, Conceptions et représentations sonores de l’Antiquité dans les créations médias du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saura Ziegelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius. 2025, Scripta Receptoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cinéfable entre Drame et Récit, Anti-manuel de scénario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, L’Harmattan, 170 p., 2017, Collection "Le Parti pris du cinéma"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser vers l'autre, Godard en entretien, par Philippe De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, L’Harmattan, 2017, coll. « Le parti pris du cinéma » [dir. Mercier, C., ainsi que toutes les références infra]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Linkerhand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenoble, De L’Incidence Éditeur, 758 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de l'Antiquité dans la publicité télévisuelle en France : entre realia, traditions culturelles et stratégie marketing (1968 - 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Marie et Louis Pasteur, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025PAST1008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05322611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'activités oxydo-réductases, leurs systèmes de régulation et leur distribution au sein de la population microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Université Claude Bernard - Lyon I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02862797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléopâtre Superstar : l’icône marketing à l’ère numérique</w:t>
+                <w:t xml:space="preserve">De la notoriété des principales figures historiques à l’ère numérique des bases de données et de l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Callataÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311250v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collège Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Arlon, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléopâtre Superstar. Livre de l’exposition (Liège, Gare des Guillemins, 20 décembre 2025 - 5 juillet 2026)</w:t>
+                <w:t xml:space="preserve">Cléopâtre, reine de la pop : la fabrique d'une icône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Callataÿ</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...309 lines deleted...]
-                <w:t xml:space="preserve">hal-02611671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléopâtre, visage de la publicité et des clips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Callataÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mystère Cléopâtre - Catalogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, skira, 2025, 978-2370742742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléopâtre et l’Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Callataÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mystère Cléopâtre - Catalogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, skira, 2025, 978-2370742742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une étude des réceptions sonores : le cas des publicités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saura Ziegelmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité (re)sonorisée, Conceptions et représentations sonores de l'Antiquité dans les créations médias du xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - La construction de l'image de Jules César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Mercier; Fabien Bièvre-Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules César, construction d’une image de l’Antiquité à nos jours. Actes du colloque, Besançon, 20 et 21 octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-17, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-100-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04688267v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-04606110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1426,51 +1426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture populaire au service des imaginaires de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1495,51 +1495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfume advertising strategies and Classical Antiquity: roles and meaning of Greek and Roman reference in long-term marketing campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2255,51 +2255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César, construction d’une image de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules César dans la culture de masse, construction d’une image de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1632, Presses Universitaires de Franche-Comté, pp.246, 2024, Institut des sciences et techniques de l'Antiquité, 978-2-38549-100-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2711,51 +2711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05322611v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PAST1008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02862797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Callata&#255;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laboury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saura Ziegelmeyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02611671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/jules-cesar-construction-d-une-image-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chalansonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orenga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-1033-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02609417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalansonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orenga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44798g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Callata&#255;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laboury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saura Ziegelmeyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02611671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05322611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PAST1008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02862797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/jules-cesar-construction-d-une-image-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chalansonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orenga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-1033-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02609417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalansonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orenga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44798g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>