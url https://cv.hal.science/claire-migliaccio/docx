--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -464,291 +464,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field microwave sensing technology enhanced with machine learning for the non destructive evaluation of packaged food and beverage products</w:t>
+                <w:t xml:space="preserve">A 3D-Printed Bi-Material Bragg-Based Reflectarray Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Darwish</w:t>
+                <w:t xml:space="preserve">Walid Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ricci</w:t>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Tobon Vasquez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Malvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62287-6⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (20), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24206512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609228v1</w:t>
+                <w:t xml:space="preserve">hal-04731921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-Printed Bi-Material Bragg-Based Reflectarray Antenna</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field microwave sensing technology enhanced with machine learning for the non destructive evaluation of packaged food and beverage products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Malvaux</w:t>
+                <w:t xml:space="preserve">Ali Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sourice</w:t>
+                <w:t xml:space="preserve">Marco Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Lizzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vipiana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (20), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24206512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62287-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731921v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWO-Based Joint Optimization of Millimeter-Wave System and Multilayer Perceptron for Archaeological Application</w:t>
               </w:r>
@@ -773,51 +773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1257,64 +1257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Contamination Detection in Food Industry Using Microwave and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,282 +1519,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEI: Diversity, Equity, and Inclusion Committee [Women in Engineering]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and Validation of a Reflectarray Antenna with Optimized Beam for Ground Target Monitoring with a DVB-S-Based Passive Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rosado-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Jarabo-Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mata-Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MAP.2021.3086326⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (16), pp.5263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21165263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337883v1</w:t>
+                <w:t xml:space="preserve">hal-03333882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Reflectarray Antenna with Optimized Beam for Ground Target Monitoring with a DVB-S-Based Passive Radar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEI: Diversity, Equity, and Inclusion Committee [Women in Engineering]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (16), pp.5263. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.138-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21165263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2021.3086326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333882v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive Control of Fruit Quality via Millimeter Waves and Classification Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2401,265 +2401,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Imaging for FOD Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+                <w:t xml:space="preserve">Detection of Simulated Brain Strokes Using Microwave Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean-Maini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Kanfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_17⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JERM.2019.2921076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108113v1</w:t>
+                <w:t xml:space="preserve">hal-02149100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Simulated Brain Strokes Using Microwave Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ibtissam El Kanfoud</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Imaging for FOD Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nsengiyumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.1. </w:t>
+              <w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Air Traffic Management and Systems III, 555, pp.247-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JERM.2019.2921076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149100v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New W-Band Scattering Measurement System: Proof of Concept and Results for 2-D Objects</w:t>
               </w:r>
@@ -2926,51 +2926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-band fresnel reflectarray for unmanned aerial system (UAS)-satellite communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Layer Printed Reflectarrays at MM-Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3711,51 +3711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimetre-Wave Fresnel Reflector for on-board Radar on rescue Helicopters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yonemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,291 +3826,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected measurement results of 94 GHz lens antenna in short far-field conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folded Reflectarrays with Shaped Beam Pattern for Foreign Object Debris Detection on Runways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vaaja</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2009.0631⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9), pp.3065-3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2052564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452298v1</w:t>
+                <w:t xml:space="preserve">hal-00519282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folded Reflectarrays with Shaped Beam Pattern for Foreign Object Debris Detection on Runways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unexpected measurement results of 94 GHz lens antenna in short far-field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ala-Laurinaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Feil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Raisanen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (9), pp.3065-3068. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (14), pp.725-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2052564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2009.0631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519282v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter Wave Circularly Polarized Fresnel Reflector for On-Board Radar on Rescue Helicopters</w:t>
               </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbildung mit Millimeterwellen-Sensoren für Industrie und Sicherheitsanwendungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,437 +4345,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of folded reflector multibeam antenna with dielectric rods as primary source</w:t>
+                <w:t xml:space="preserve">Millimetre-Wave Polarization-dependant Monopulse Printed Fresnel Reflector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Menzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.786-789. </w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.25-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2026298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mop.24822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392377v1</w:t>
+                <w:t xml:space="preserve">hal-00452299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-Wave Polarization-dependant Monopulse Printed Fresnel Reflector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. P. Nguyen</w:t>
+                <w:t xml:space="preserve">77 GHz stepped lens with sectorial radiation pattern as primary feed of a lens-based CATR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Multari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.207-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2036130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.24822⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00452299v1</w:t>
+                <w:t xml:space="preserve">hal-00452301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77 GHz stepped lens with sectorial radiation pattern as primary feed of a lens-based CATR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochier</w:t>
+                <w:t xml:space="preserve">Study of folded reflector multibeam antenna with dielectric rods as primary source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (1), pp.207-211. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.786-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2036130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2026298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452301v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">94 GHz Folded Fresnel Reflector Using C-Patch Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4978,51 +4978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-scanning improvement of reflectarrays by reducing the cell size at millimetre waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,51 +6216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhan Baktur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3542007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fear" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3604718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2024.3512996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3510052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwish" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62287-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chekkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Malvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Abed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brulc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2023.3298348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Casu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lanteri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11193115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3189553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2021.3086326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosado-Sanz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Pilar Jarabo-Amores" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mata-Moya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lant&#233;ri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2922746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean-Maini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Kanfoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2921076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2870429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29730" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3WL4SQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeitler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moynot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2255113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20130101.12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeitler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100105X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kossiavas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26150" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SB5KS8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yonemoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0631" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052564" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392377v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2026298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24822" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WZX457P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Multari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2005452" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamamoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.895637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21534" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052970" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046465" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhan Baktur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3542007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fear" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3604718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2024.3512996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3510052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chekkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Malvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwish" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62287-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Abed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brulc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2023.3298348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Casu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lanteri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11193115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3189553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosado-Sanz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Pilar Jarabo-Amores" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mata-Moya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2021.3086326" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lant&#233;ri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2922746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean-Maini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Kanfoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2921076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2870429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29730" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3WL4SQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeitler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moynot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2255113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20130101.12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeitler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100105X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kossiavas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26150" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SB5KS8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yonemoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisanen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0631" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24822" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WZX457P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Multari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036130" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2026298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2005452" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamamoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.895637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21534" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052970" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046465" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>