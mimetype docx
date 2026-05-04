--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1519,239 +1519,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Reflectarray Antenna with Optimized Beam for Ground Target Monitoring with a DVB-S-Based Passive Radar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEI: Diversity, Equity, and Inclusion Committee [Women in Engineering]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21165263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.138-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2021.3086326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333882v1</w:t>
+                <w:t xml:space="preserve">hal-03337883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEI: Diversity, Equity, and Inclusion Committee [Women in Engineering]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and Validation of a Reflectarray Antenna with Optimized Beam for Ground Target Monitoring with a DVB-S-Based Passive Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rosado-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Pilar Jarabo-Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mata-Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (4), pp.138-141. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (16), pp.5263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MAP.2021.3086326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21165263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337883v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
               </w:r>
@@ -2401,265 +2401,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Simulated Brain Strokes Using Microwave Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ibtissam El Kanfoud</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Imaging for FOD Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nsengiyumva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JERM.2019.2921076⟩</w:t>
+              <w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Air Traffic Management and Systems III, 555, pp.247-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149100v1</w:t>
+                <w:t xml:space="preserve">hal-02108113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Imaging for FOD Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+                <w:t xml:space="preserve">Detection of Simulated Brain Strokes Using Microwave Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean-Maini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Kanfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Air Traffic Management and Systems III, 555, pp.247-264. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JERM.2019.2921076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108113v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New W-Band Scattering Measurement System: Proof of Concept and Results for 2-D Objects</w:t>
               </w:r>
@@ -4345,394 +4345,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-Wave Polarization-dependant Monopulse Printed Fresnel Reflector</w:t>
+                <w:t xml:space="preserve">Study of folded reflector multibeam antenna with dielectric rods as primary source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Menzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (1), pp.25-28. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.786-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.24822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2026298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452299v1</w:t>
+                <w:t xml:space="preserve">hal-00392377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77 GHz stepped lens with sectorial radiation pattern as primary feed of a lens-based CATR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochier</w:t>
+                <w:t xml:space="preserve">Millimetre-Wave Polarization-dependant Monopulse Printed Fresnel Reflector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2036130⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.25-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452301v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of folded reflector multibeam antenna with dielectric rods as primary source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. P. Nguyen</w:t>
+                <w:t xml:space="preserve">77 GHz stepped lens with sectorial radiation pattern as primary feed of a lens-based CATR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Multari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.786-789. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.207-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2026298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2036130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392377v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">94 GHz Folded Fresnel Reflector Using C-Patch Elements</w:t>
               </w:r>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,51 +6216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhan Baktur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3542007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fear" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3604718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2024.3512996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3510052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chekkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Malvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwish" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62287-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Abed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brulc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2023.3298348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Casu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lanteri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11193115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3189553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosado-Sanz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Pilar Jarabo-Amores" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mata-Moya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2021.3086326" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lant&#233;ri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2922746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean-Maini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Kanfoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2921076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2870429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29730" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3WL4SQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeitler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moynot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2255113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20130101.12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeitler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100105X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kossiavas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26150" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SB5KS8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yonemoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisanen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0631" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24822" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WZX457P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Multari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036130" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2026298" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2005452" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamamoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.895637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21534" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052970" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046465" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhan Baktur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3542007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fear" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2025.3604718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2024.3512996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3510052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chekkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Malvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwish" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62287-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Abed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brulc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2023.3298348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Casu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lanteri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11193115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3189553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2021.3086326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosado-Sanz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Pilar Jarabo-Amores" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mata-Moya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lant&#233;ri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nsengiyumva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2922746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean-Maini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Kanfoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2921076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2870429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29730" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3WL4SQ0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeitler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moynot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2255113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20130101.12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeitler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100105X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kossiavas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26150" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SB5KS8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yonemoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050431" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisanen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0631" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392377v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2026298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24822" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WZX457P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Multari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2005452" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamamoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.895637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21534" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052970" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046465" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>