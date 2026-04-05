--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1872,256 +1872,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un matériau architecturé à comportement de second gradient du déplacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental strain gradient evidence in non-central symmetric lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465461v1</w:t>
+                <w:t xml:space="preserve">hal-01576380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strain gradient evidence in non-central symmetric lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale d'un matériau architecturé à comportement de second gradient du déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576380v1</w:t>
+                <w:t xml:space="preserve">hal-03465461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2197,51 +2197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5535F495"/>
+    <w:nsid w:val="7F312A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2345,51 +2345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D15557C"/>
+    <w:nsid w:val="D30BAA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2579,51 +2579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-morel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorrette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soufri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-morel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorrette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soufri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>