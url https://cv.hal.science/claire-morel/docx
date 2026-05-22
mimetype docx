--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -1872,256 +1872,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strain gradient evidence in non-central symmetric lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale d'un matériau architecturé à comportement de second gradient du déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576380v1</w:t>
+                <w:t xml:space="preserve">hal-03465461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un matériau architecturé à comportement de second gradient du déplacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental strain gradient evidence in non-central symmetric lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465461v1</w:t>
+                <w:t xml:space="preserve">hal-01576380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2197,51 +2197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F312A38"/>
+    <w:nsid w:val="AFB19B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2345,51 +2345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D30BAA11"/>
+    <w:nsid w:val="E30F99B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2579,51 +2579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-morel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorrette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soufri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-morel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-7838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorrette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soufri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>