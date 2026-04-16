--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -740,637 +740,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification increases the resilience of European grassland-based systems but is not a one-size-fits-all strategy</w:t>
+                <w:t xml:space="preserve">Estimation of short- and long-term floor and ceiling prices for manure in a crop and livestock farms exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
+                <w:t xml:space="preserve">Eglantine Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caren M. Pauler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1742170523000108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520248v1</w:t>
+                <w:t xml:space="preserve">hal-04069770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pig production improve cattle farm sustainability in the French Massif Central? A hierarchical constrained directional benefit-of-the-doubt approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification increases the resilience of European grassland-based systems but is not a one-size-fits-all strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Joseph Minviel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren M. Pauler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253 (75-86)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133236v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of short- and long-term floor and ceiling prices for manure in a crop and livestock farms exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does pig production improve cattle farm sustainability in the French Massif Central? A hierarchical constrained directional benefit-of-the-doubt approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Thiery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+                <w:t xml:space="preserve">Sanae Boukhriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Minviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38, pp.e21. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.103692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1742170523000108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069770v1</w:t>
+                <w:t xml:space="preserve">hal-04133236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Rotational Grazing and Crossbreeding as Options for Beef Production to Reduce GHG Emissions and Feed-Food Competition through Farm-Level Bio-Economic Modeling</w:t>
+                <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mertens</w:t>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Kokemohr</w:t>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Braun</w:t>
+                <w:t xml:space="preserve">D. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Legein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+                <w:t xml:space="preserve">R. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13061020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069761v1</w:t>
+                <w:t xml:space="preserve">hal-03899905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Rotational Grazing and Crossbreeding as Options for Beef Production to Reduce GHG Emissions and Feed-Food Competition through Farm-Level Bio-Economic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Alexandre Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Angers</w:t>
+                <w:t xml:space="preserve">Lennart Kokemohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cardinael</w:t>
+                <w:t xml:space="preserve">Emilie Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Louise Legein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13061020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899905v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of mountain grassland farms with mixed cattle systems: use of bioeconomic simulations</w:t>
               </w:r>
@@ -1486,77 +1486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Sustainability Assessment of European beef production systems based on a farm-level optimization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Kokemohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,351 +1614,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Adaptive decision-making on stocking rates improves the resilience of a livestock system exposed to climate shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">Laurent Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariell Ahearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-03486177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive decision-making on stocking rates improves the resilience of a livestock system exposed to climate shocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tatin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariell Ahearn</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 464, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486177v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification increases the resilience of European grassland‐based systems but is not a one‐size‐fits‐all strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,295 +2012,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 POEETE -Réfléchir la polyculture élevage à l'échelle des territoires et des exploitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglentine Thiery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.219-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art19⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886944v1</w:t>
+                <w:t xml:space="preserve">hal-03648619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+                <w:t xml:space="preserve">PSDR4 POEETE -Réfléchir la polyculture élevage à l'échelle des territoires et des exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+                <w:t xml:space="preserve">Eglentine Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.205-217. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.219-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648619v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mixing livestock farming enterprises improve farm and product sustainability?</w:t>
               </w:r>
@@ -2835,77 +2835,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (5), </w:t>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,173 +3162,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profit stability of mixed dairy and beef production systems of the mountain area of southern Auvergne (France) in the face of price variations: Bioeconomic simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenhouse gas abatement strategies and costs in French dairy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakary Diakite</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfgang Britz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.UNSP 117589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079249v1</w:t>
+                <w:t xml:space="preserve">hal-02628797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des systèmes de polycultures-élevages aux variations de prix et de taille de l’exploitation : simulation à partir du modèle bioéconomique Orfee.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3353,221 +3357,217 @@
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.77-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/O65NF2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas abatement strategies and costs in French dairy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profit stability of mixed dairy and beef production systems of the mountain area of southern Auvergne (France) in the face of price variations: Bioeconomic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakary Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 236, pp.UNSP 117589. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.126-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628797v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnical and economic performance of mixed dairy cow-suckler cattle herd systems in mountain areas: Exploring the impact of herd proportions using the Orfee model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakary Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4D22796"/>
+    <w:nsid w:val="0831BC47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6132,51 +6132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-mosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0210-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136387691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mysko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170524000279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren M. Pauler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Boukhriss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04069770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170523000108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mertens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Kokemohr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Legein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13061020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Escobar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134552" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Pauler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12587" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglentine Thiery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1932150" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Madrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Guillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103088" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubosc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Candau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/O65NF2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balandraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2394" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-02-2015-0006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fourdin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wieck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. B&#233;bin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3423QR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89DK54G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence van de Moortel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-mosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0210-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136387691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mysko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170524000279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04069770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170523000108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren M. Pauler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Boukhriss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mertens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Kokemohr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Legein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13061020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Escobar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134552" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Pauler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12587" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglentine Thiery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1932150" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Madrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Guillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103088" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubosc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Candau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/O65NF2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balandraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2394" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-02-2015-0006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fourdin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wieck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. B&#233;bin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3423QR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89DK54G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence van de Moortel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>