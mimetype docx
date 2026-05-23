--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -1,5846 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5794 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Mosnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0210-3460</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136387691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bqht2ZkAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing trade-offs between economic, environmental, and animal welfare performance in French suckler cattle farms through feeding practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Mysko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Minviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104692. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness: A pivotal factor mediating the effects of land use intensification and climate on grassland multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (5), pp.1053-1066. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting agricultural production systems to changes in the environmental, agricultural and social context, and the role of legumes in the agro-ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' perceptions of permanent grasslands and their intentions to adapt to climate change influence their resilience strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oostvogels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.e33. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170524000279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of mountain grassland farms with mixed cattle systems: use of bioeconomic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary R Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.100259. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2023.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of short- and long-term floor and ceiling prices for manure in a crop and livestock farms exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.e21. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170523000108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pig production improve cattle farm sustainability in the French Massif Central? A hierarchical constrained directional benefit-of-the-doubt approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Minviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103692. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification increases the resilience of European grassland-based systems but is not a one-size-fits-all strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren M. Pauler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (75-86)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Rotational Grazing and Crossbreeding as Options for Beef Production to Reduce GHG Emissions and Feed-Food Competition through Farm-Level Bio-Economic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Kokemohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1020. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13061020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.205-217. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 POEETE -Réfléchir la polyculture élevage à l'échelle des territoires et des exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglentine Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.219-230. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive decision-making on stocking rates improves the resilience of a livestock system exposed to climate shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariell Ahearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 464, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Sustainability Assessment of European beef production systems based on a farm-level optimization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Kokemohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Pirlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 379 (1), pp.134552. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification increases the resilience of European grassland‐based systems but is not a one‐size‐fits‐all strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Pauler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (4), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does mixing livestock farming enterprises improve farm and product sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Minviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2021.1932150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contribution of 16 European beef production systems to food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jarousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Madrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Balouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.103088. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles évolutions possibles pour les systèmes de polyculture-élevage ? Résultats d’ateliers participatifs et de modélisation dans quatre régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Abdouttalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.30. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the buffering and adaptive mechanisms underlying the economic resilience of sheep-meat farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (5), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00638-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas abatement strategies and costs in French dairy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Britz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Julliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.UNSP 117589. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des systèmes de polycultures-élevages aux variations de prix et de taille de l’exploitation : simulation à partir du modèle bioéconomique Orfee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/O65NF2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit stability of mixed dairy and beef production systems of the mountain area of southern Auvergne (France) in the face of price variations: Bioeconomic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.126-134. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of crop-livestock systems to price and farm size variations : simulation based on the Orfee bioeconomic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/O65NF2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnical and economic performance of mixed dairy cow-suckler cattle herd systems in mountain areas: Exploring the impact of herd proportions using the Orfee model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 229, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holstein ou Montbéliarde : des différences phénotypiques aux conséquences économiques à l’échelle de l’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three decades of productivity change in French beef production: a Färe-Primont index decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hervé Dakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.352-372. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8489.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What prospective scenarios for 2035 will be compatible with reduced impact of French beef and dairy farm on climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfee: A bio-economic model to simulate integrated and intensive management of mixed crop-livestock farms and their greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.202-2015. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-insurance and multi-peril grassland crop insurance: the case of French suckler cow farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (4), pp.533-551. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AFR-02-2015-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des aléas climatiques en élevages bovin et ovin allaitants et demande de couverture assurantielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des élevages bovins et ovins viande aux aléas selon la place des prairies dans les systèmes fourragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des aléas climatiques en élevages bovin et ovin allaitants et demande de couverture assurantielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité interannuelle des productions fourragères de 2000 à 2011. Analyse par région à partir d'observations en fermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.221 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmi les systèmes bovin-viande, ceux dont le chargement est plus faible sont-ils moins sensibles aux aléas climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 212, pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques régionales de la production laitière : France - Allemagne - Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.132-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et sensibilité aux aléas des résultats technico-économiques des exploitations de bovins allaitants selon les profils de production. Analyse d'un panel de 55 exploitations du bassin Charolais de 1987 à 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Bébin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Lherm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impact of the CAP mid-term review on arable crop farming in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carpy-Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (5), pp.1408-1416. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic bio-economic model to simulate optimal adjustments of suckler cow farm management to production and market shocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1-3), pp.77-88. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité des aides directes : impact de la mise en oeuvre de certaines BCAE dans des exploitations d'élevage et de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence van de Moortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Képhaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.137-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnalité des aides directes : impact de la mise en œuvre de certaines BCAE et de la mesure de maintien des pâturages permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence van de Moortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Képhaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.137-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm weather risk management in suckler cow farms: a recursive discrete stochastic programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-economic models applied to agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer - Verlag, 2011, 978-94-007-1901-9. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1902-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des élevages de bovins allaitants aux aléas de prix et de climat : approches par modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of suckler cow farms to weather and beef price risks :Modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2009. English. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AGPT0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00005178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5901,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0831BC47"/>
+    <w:nsid w:val="4C5249B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6132,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-mosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0210-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136387691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mysko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170524000279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04069770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170523000108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren M. Pauler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Boukhriss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mertens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Kokemohr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Legein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13061020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Escobar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134552" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Pauler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12587" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglentine Thiery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1932150" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Madrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Guillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103088" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubosc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Candau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/O65NF2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balandraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2394" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-02-2015-0006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fourdin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wieck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. B&#233;bin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3423QR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89DK54G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence van de Moortel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-mosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0210-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136387691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bqht2ZkAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mysko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104692" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170524000279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04069770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170523000108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Boukhriss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren M. Pauler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mertens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Kokemohr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Braun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Legein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13061020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglentine Thiery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03486177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Ahearn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Escobar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Pauler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2021.1932150" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Madrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Guillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubosc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Candau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/O65NF2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balandraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubief" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2394" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-02-2015-0006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189986v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fourdin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wieck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. B&#233;bin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3423QR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.07.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89DK54G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence van de Moortel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1902-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821283v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>