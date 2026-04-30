--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -252,559 +252,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional process for making cowpea doughnuts: innovating to facilitate production and meet nutritional and sensory expectations</w:t>
+                <w:t xml:space="preserve">Ignoring the impact of fermentation could result in substantial misestimation of folate and cobalamin adequacy: a simulation study on injera consumption in the Ethiopian context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Yvanez</w:t>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Eméric Madodé</w:t>
+                <w:t xml:space="preserve">Sonia Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Ezin</w:t>
+                <w:t xml:space="preserve">Aynadis Tamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henok Ashagrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99, pp.24-34. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.104581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.104581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073021v1</w:t>
+                <w:t xml:space="preserve">hal-04975097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignoring the impact of fermentation could result in substantial misestimation of folate and cobalamin adequacy: a simulation study on injera consumption in the Ethiopian context</w:t>
+                <w:t xml:space="preserve">Consommation des légumineuses par les ménages et facteurs associés au Bénin, au Burkina-Faso et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric O Verger</w:t>
+                <w:t xml:space="preserve">Fifali Sam Ulrich Bodjrenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Fortin</w:t>
+                <w:t xml:space="preserve">Mondoukpè Gbahoungbola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aynadis Tamene</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.104581⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.47-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975097v2</w:t>
+                <w:t xml:space="preserve">hal-04927000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation des légumineuses par les ménages et facteurs associés au Bénin, au Burkina-Faso et au Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé traditionnel de fabrication de beignets de niébé : innover pour faciliter la production et répondre aux attentes nutritionnelles et sensorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yvanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifali Sam Ulrich Bodjrenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Yann Eméric Madodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondoukpè Gbahoungbola</w:t>
+                <w:t xml:space="preserve">Roland Ezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.47-63. </w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.97-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927000v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé traditionnel de fabrication de beignets de niébé : innover pour faciliter la production et répondre aux attentes nutritionnelles et sensorielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Traditional process for making cowpea doughnuts: innovating to facilitate production and meet nutritional and sensory expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yvanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Eméric Madodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.97-109. </w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923822v1</w:t>
+                <w:t xml:space="preserve">hal-05073021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household consumption of legumes and associated factors in Benin, Burkina-Faso and Senegal</w:t>
               </w:r>
@@ -829,64 +829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modoukpè Gbahoungbola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99 GB, pp.194-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -914,459 +914,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la variété et du lieu de culture sur la composition nutritionnelle de graines de niébé du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Fioroni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guzman</w:t>
+                <w:t xml:space="preserve">Benoit Joseph Batieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922852v1</w:t>
+                <w:t xml:space="preserve">hal-04923898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la variété et du lieu de culture sur la composition nutritionnelle de graines de niébé du Burkina Faso</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+                <w:t xml:space="preserve">Les légumineuses au Bénin et au Burkina Faso : quelle place actuelle dans l'assiette des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hama-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.110-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art09⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.274-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923898v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumineuses au Bénin et au Burkina Faso : quelle place actuelle dans l'assiette des consommateurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Fioroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maria del Carmen Ponce de León Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Caroline Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99, pp.274-287. </w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.100213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921858v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer plus de légumineuses : une composante essentielle des régimes alimentaires sains et durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99, pp.76-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), 11908 [12 p.]. </w:t>
@@ -1534,64 +1534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant Capacity of Polar and Non-Polar Extracts of Four African Green Leafy Vegetables and Correlation with Polyphenol and Carotenoid Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Fioroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Emeric Madode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,90 +1802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le safou, un fruit atypique dans l’alimentation traditionnelle au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardis Nkoudou Ze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2079,77 +2079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Razafindratsima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrimampionona Razakandrainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ralison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,602 +2177,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing pulse agrobiodiversity to improve food security and sustainable agriculture in Sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Consumption of cowpea-based dishes in Benin: Main motives and barriers, and spatial and temporal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+                <w:t xml:space="preserve">L. Akissoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Y.E. Madodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Termote</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.E. Kpossilande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.948808⟩</w:t>
+              <w:t xml:space="preserve">Legume Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.e146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/leg3.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846149v1</w:t>
+                <w:t xml:space="preserve">hal-03744330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of cowpea-based dishes in Benin: Main motives and barriers, and spatial and temporal changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing pulse agrobiodiversity to improve food security and sustainable agriculture in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Akissoé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.E. Madodé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Céline Termote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Kpossilande</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.e146. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/leg3.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.948808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744330v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize-cowpea intercropping as an ecological intensification option for low input systems in sub-humid Zimbabwe: Productivity, biological N2-fixation and grain mineral content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of traditional processing on proximate composition, folate, mineral, phytate, and alpha-galacto-oligosaccharide contents of two West African cowpea (Vigna unguiculata L. Walp) based doughnuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Akissoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E. Madodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talent Namatsheve</w:t>
+                <w:t xml:space="preserve">B.V. Donadjè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Chikowo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">C. Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.103753 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2020.103753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177035v1</w:t>
+                <w:t xml:space="preserve">hal-03493068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of traditional processing on proximate composition, folate, mineral, phytate, and alpha-galacto-oligosaccharide contents of two West African cowpea (Vigna unguiculata L. Walp) based doughnuts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Maize-cowpea intercropping as an ecological intensification option for low input systems in sub-humid Zimbabwe: Productivity, biological N2-fixation and grain mineral content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talent Namatsheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.V. Donadjè</w:t>
+                <w:t xml:space="preserve">Régis Chikowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96, pp.103753 -. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.108052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2020.103753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493068v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and mineral solubility from test meals containing meat and/or cereals and/or pulses using in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Scorrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (5), pp.551-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybèle Maka Taga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Jiokap Nono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desmorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.L Akissoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.y Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Madode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Weltzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, art. 115 [9 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3550,51 +3550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Pasqualone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondos Njoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Antonio Dimaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Descalzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4317,1332 +4317,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02032074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy of Iron and Zinc Contents and Estimated Bioavailability in Commercially Available Complementary Foods in Ethiopia</w:t>
+                <w:t xml:space="preserve">Intakes from Complementary Foods Consumed by Young Children (Aged 12-23 Months) from North Wollo, Northern Ethiopia, are Inadequate in Calcium, Zinc, Vitamin A and C but not in Iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endale Amare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (5), pp.438-439</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.796 - 797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483091v1</w:t>
+                <w:t xml:space="preserve">hal-05576998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Contamination in Cereal-based Products in Africa Can Challenge the Accurate Estimation of Iron Intakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adequacy of Iron and Zinc Contents and Estimated Bioavailability in Commercially Available Complementary Foods in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endale Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kaleab Baye</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Icard-Verniere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdulaziz Adish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (5), pp.469-470</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.438-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483339v1</w:t>
+                <w:t xml:space="preserve">hal-05483091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of extrusion cooking and amylase addition to gruels to increase energy density and nutrient intakes by Vietnamese infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hoan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Trêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3), pp.308-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01225696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption pattern, biochemical composition and nutritional value of fermented pearl millet gruels in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hassane Tou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (7-8), pp.716-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01225661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study through surveys and fermentation kinetics of the traditional processing of pearl millet (Pennisetum glaucum) into ben-saalga, a fermented gruel from Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Tou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106 (1), pp.52-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding lights on the diversity and nutritional benefits of small dried fishes in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Todimazava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Todimazava</w:t>
+                <w:t xml:space="preserve">Maria J. Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J. Darias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
+                <w:t xml:space="preserve">H. Jaonalison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. OOS2025-181 [2 p.], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainstreaming traditional local fruits and vegetables for nutrition and income in transforming food systems in Kenya and Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Termote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress (IHC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.25-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1407.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé traditionnel de fabrication des beignets de niébé : innover pour faciliter la production et maitriser l'imprégnation en huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yvanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Emeric Madode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones légumineuses (RFL4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05183062v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Contamination in Cereal-based Products in Africa Can Challenge the Accurate Estimation of Iron Intakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Verniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Micronutrient Forum Global Conference – Bridging Discovery and Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Micronutrient Forum, Jun 2014, Addis Ababa, Ethiopia. pp.469-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/EJNFS/2015/20916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICOWPEA - L'innovation participative pour le développement de produits à base de niébé au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Briffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Djidjoho Hounhouigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridath Atchabi Aboudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Morgane Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du niébé AIZAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Cotonou, Bénin. Projet ICOWPEA, 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la teneur en fer et de sa biodisponibilité d’un plat traditionnel méditerranéen à base de corète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondos Njoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5652,156 +5769,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière des farines infantiles produites localement dans 6 pays sahéliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fioroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulle-Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unicef, 164 p, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010080274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5811,313 +5928,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité alimentaire et ressources naturelles : stratégies de diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-205, 2024, Synthèses, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security and natural resources: diversification strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220 p., 2022, Synthèses, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6127,161 +6244,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Unlocking the values of unseen food species: a cautious approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianna Bonis-Profumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 4 p. multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6428,51 +6545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Batieno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Poda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Em&#233;ric Madod&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ezin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art03-GB" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975097v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynadis Tamene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Ashagrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifali Sam Ulrich Bodjrenou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waliou Amoussa Hounkpatin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bodjrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hama-Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art06" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12091726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Akissoe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061314" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardis Nkoudou Ze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Razafindratsima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimampionona Razakandrainy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14020361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Termote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.948808" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Madod&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kpossilande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talent Namatsheve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Donadj&#232;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2018.1544229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Maka Taga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-03787-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L Akissoe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.y Hemery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madode" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nqgjap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hama-Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltzien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Summo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Angelis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasqualone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01361" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antonio Dimaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwartz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marie Zagre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060785" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke A Kampstra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hoan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiet J P C Koenders" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotraut Rotraut Schoop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt C Broersen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12459" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483091v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Amare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Adish" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verniere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassane Tou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Tou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N5RZ90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todimazava" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaonalison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-181" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1407.4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Djidjoho Hounhouigan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Atchabi Aboudou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Olive" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fioroni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulle-Martinaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080274" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Batieno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Poda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975097v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynadis Tamene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Ashagrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifali Sam Ulrich Bodjrenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waliou Amoussa Hounkpatin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Em&#233;ric Madod&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ezin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art03-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bodjrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art09" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hama-Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art06" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12091726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Akissoe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061314" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardis Nkoudou Ze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Razafindratsima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimampionona Razakandrainy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14020361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Madod&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kpossilande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Termote" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.948808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Donadj&#232;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103753" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talent Namatsheve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2018.1544229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Maka Taga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-03787-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L Akissoe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.y Hemery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madode" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nqgjap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hama-Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltzien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Summo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Angelis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasqualone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01361" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antonio Dimaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwartz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marie Zagre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060785" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke A Kampstra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hoan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiet J P C Koenders" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotraut Rotraut Schoop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt C Broersen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12459" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Amare" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Adish" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassane Tou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Tou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N5RZ90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todimazava" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaonalison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-181" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1407.4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verniere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/20916" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Djidjoho Hounhouigan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Atchabi Aboudou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Olive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fioroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulle-Martinaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080274" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>