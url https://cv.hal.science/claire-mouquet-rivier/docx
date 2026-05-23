--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -386,425 +386,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation des légumineuses par les ménages et facteurs associés au Bénin, au Burkina-Faso et au Sénégal</w:t>
+                <w:t xml:space="preserve">Procédé traditionnel de fabrication de beignets de niébé : innover pour faciliter la production et répondre aux attentes nutritionnelles et sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifali Sam Ulrich Bodjrenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Florian Yvanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondoukpè Gbahoungbola</w:t>
+                <w:t xml:space="preserve">Yann Eméric Madodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
+                <w:t xml:space="preserve">Roland Ezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.47-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art04⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927000v1</w:t>
+                <w:t xml:space="preserve">hal-04923822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé traditionnel de fabrication de beignets de niébé : innover pour faciliter la production et répondre aux attentes nutritionnelles et sensorielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Traditional process for making cowpea doughnuts: innovating to facilitate production and meet nutritional and sensory expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yvanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Eméric Madodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.97-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art08⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923822v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional process for making cowpea doughnuts: innovating to facilitate production and meet nutritional and sensory expectations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Ezin</w:t>
+                <w:t xml:space="preserve">Consommation des légumineuses par les ménages et facteurs associés au Bénin, au Burkina-Faso et au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifali Sam Ulrich Bodjrenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondoukpè Gbahoungbola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.24-34. </w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.47-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073021v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household consumption of legumes and associated factors in Benin, Burkina-Faso and Senegal</w:t>
               </w:r>
@@ -829,51 +829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modoukpè Gbahoungbola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -914,429 +914,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la variété et du lieu de culture sur la composition nutritionnelle de graines de niébé du Burkina Faso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Joseph Batieno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+                <w:t xml:space="preserve">Nelly Fioroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Carmen Ponce de León Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art09⟩</w:t>
+              <w:t xml:space="preserve">NFS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.100213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923898v1</w:t>
+                <w:t xml:space="preserve">hal-04922852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumineuses au Bénin et au Burkina Faso : quelle place actuelle dans l'assiette des consommateurs ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Effets de la variété et du lieu de culture sur la composition nutritionnelle de graines de niébé du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Joseph Batieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.274-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art22⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921858v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro triculture model of intestine inflammation to assess the immunomodulatory properties of cassava and roselle, two African green leafy vegetables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les légumineuses au Bénin et au Burkina Faso : quelle place actuelle dans l'assiette des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Carmen Ponce de León Rodríguez</w:t>
+                <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+                <w:t xml:space="preserve">Fatoumata Hama-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waliou Amoussa Hounkpatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guzman</w:t>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.100213. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.274-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nfs.2025.100213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922852v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer plus de légumineuses : une composante essentielle des régimes alimentaires sains et durables</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), 11908 [12 p.]. </w:t>
@@ -1534,51 +1534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant Capacity of Polar and Non-Polar Extracts of Four African Green Leafy Vegetables and Correlation with Polyphenol and Carotenoid Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Fioroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Emeric Madode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le safou, un fruit atypique dans l’alimentation traditionnelle au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of cowpea-based dishes in Benin: Main motives and barriers, and spatial and temporal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Akissoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.E. Madodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 263, pp.108052. </w:t>
@@ -2728,51 +2728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of vitamin D bioaccessibility and mineral solubility from test meals containing meat and/or cereals and/or pulses using in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Scorrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2977,741 +2977,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soaking and cooking modify the alpha-galacto-oligosaccharide and dietary fibre content in five Mediterranean legumes</w:t>
+                <w:t xml:space="preserve">Traditional African dishes prepared from local biofortified varieties of pearl millet : acceptability and potential contribution to iron and zinc intakes of Burkinabe young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondos Njoumi</w:t>
+                <w:t xml:space="preserve">F. Hama-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+                <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bellagha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+                <w:t xml:space="preserve">B. Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Weltzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09637486.2018.1544229⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, art. 115 [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2019.00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310096v1</w:t>
+                <w:t xml:space="preserve">hal-05191317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and processing of gruels made from local ingredients, thin enough to flow by gravity in enteral tube feeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the preparation process on the chemical composition and nutritional value of canned purée of kabuli and Apulian black chickpeas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Jiokap Nono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Carmine Summo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Desmorieux</w:t>
+                <w:t xml:space="preserve">Davide de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Kapseu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonella Pasqualone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (8), pp.3609-3619. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13197-019-03787-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388152v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquence et formes de consommation du niébé en milieu urbain au Bénin et freins potentiels à cette consommation.</w:t>
+                <w:t xml:space="preserve">Soaking and cooking modify the alpha-galacto-oligosaccharide and dietary fibre content in five Mediterranean legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.L Akissoe</w:t>
+                <w:t xml:space="preserve">Sondos Njoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.y Hemery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
+                <w:t xml:space="preserve">Marie Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Madode</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sihem Bellagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/nqgjap⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2018.1544229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338180v1</w:t>
+                <w:t xml:space="preserve">hal-02310096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional African dishes prepared from local biofortified varieties of pearl millet : acceptability and potential contribution to iron and zinc intakes of Burkinabe young children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation and processing of gruels made from local ingredients, thin enough to flow by gravity in enteral tube feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle Maka Taga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hama-Ba</w:t>
+                <w:t xml:space="preserve">Yvette Jiokap Nono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
+                <w:t xml:space="preserve">Hélène Desmorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Diawara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">César Kapseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2019.00115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (8), pp.3609-3619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13197-019-03787-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191317v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the preparation process on the chemical composition and nutritional value of canned purée of kabuli and Apulian black chickpeas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fréquence et formes de consommation du niébé en milieu urbain au Bénin et freins potentiels à cette consommation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L Akissoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Summo</w:t>
+                <w:t xml:space="preserve">M.y Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide de Angelis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+                <w:t xml:space="preserve">Y. Madode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Pasqualone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (3), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.176-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/nqgjap⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922904v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cooking and food matrix on estimated mineral bioavailability in Mloukhiya, a Mediterranean dish based on jute leaves and meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondos Njoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Antonio Dimaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,51 +4569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of extrusion cooking and amylase addition to gruels to increase energy density and nutrient intakes by Vietnamese infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,64 +4664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption pattern, biochemical composition and nutritional value of fermented pearl millet gruels in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,51 +4993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Todimazava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jaonalison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,282 +5095,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainstreaming traditional local fruits and vegetables for nutrition and income in transforming food systems in Kenya and Ethiopia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pallet</w:t>
+                <w:t xml:space="preserve">Procédé traditionnel de fabrication des beignets de niébé : innover pour faciliter la production et maitriser l'imprégnation en huile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yvanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Emeric Madode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress (IHC2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones légumineuses (RFL4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273432v1</w:t>
+                <w:t xml:space="preserve">hal-05183062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé traditionnel de fabrication des beignets de niébé : innover pour faciliter la production et maitriser l'imprégnation en huile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Ezin</w:t>
+                <w:t xml:space="preserve">Mainstreaming traditional local fruits and vegetables for nutrition and income in transforming food systems in Kenya and Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Termote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones légumineuses (RFL4)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Horticultural Congress (IHC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.25-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1407.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183062v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Contamination in Cereal-based Products in Africa Can Challenge the Accurate Estimation of Iron Intakes</w:t>
               </w:r>
@@ -5630,90 +5630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la teneur en fer et de sa biodisponibilité d’un plat traditionnel méditerranéen à base de corète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondos Njoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Icard-Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6545,51 +6545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Batieno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Poda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975097v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynadis Tamene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Ashagrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifali Sam Ulrich Bodjrenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waliou Amoussa Hounkpatin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Em&#233;ric Madod&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ezin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art03-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bodjrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art09" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hama-Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art06" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12091726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Akissoe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061314" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardis Nkoudou Ze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Razafindratsima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimampionona Razakandrainy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14020361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Madod&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kpossilande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Termote" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.948808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Donadj&#232;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103753" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talent Namatsheve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2018.1544229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Maka Taga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-03787-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L Akissoe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.y Hemery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madode" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nqgjap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hama-Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltzien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Summo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Angelis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasqualone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01361" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antonio Dimaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwartz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marie Zagre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060785" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke A Kampstra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hoan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiet J P C Koenders" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotraut Rotraut Schoop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt C Broersen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12459" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Amare" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Adish" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassane Tou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Tou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N5RZ90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todimazava" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaonalison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-181" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1407.4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verniere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/20916" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Djidjoho Hounhouigan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Atchabi Aboudou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Olive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fioroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulle-Martinaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080274" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Batieno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Poda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975097v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynadis Tamene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Ashagrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Em&#233;ric Madod&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art03-GB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifali Sam Ulrich Bodjrenou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waliou Amoussa Hounkpatin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art04" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bodjrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modoukp&#232; Gbahoungbola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fioroni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ponce de Le&#243;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guzman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nfs.2025.100213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hama-Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art06" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-Nunez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61475-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12091726" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Akissoe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061314" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardis Nkoudou Ze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Razafindratsima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimampionona Razakandrainy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14020361" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Madod&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Kpossilande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Termote" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.948808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Donadj&#232;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103753" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talent Namatsheve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scorrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Icard-Verni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004942" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hama-Ba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltzien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Summo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Angelis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasqualone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01361" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Njoumi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2018.1544229" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Maka Taga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-03787-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338180v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L Akissoe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.y Hemery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madode" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nqgjap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01913831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antonio Dimaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwartz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marie Zagre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10060785" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke A Kampstra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hoan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiet J P C Koenders" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotraut Rotraut Schoop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt C Broersen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12459" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Amare" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Adish" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassane Tou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Tou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N5RZ90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todimazava" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaonalison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-181" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183062v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1407.4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Icard-Verniere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/20916" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Djidjoho Hounhouigan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridath Atchabi Aboudou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Olive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fioroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulle-Martinaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080274" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>