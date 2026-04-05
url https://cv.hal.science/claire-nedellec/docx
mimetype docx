--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,11849 +66,11849 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistency–accuracy correlation in hard-prompted LLMs for entity and relation extraction: empirical findings from plant-health data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics &amp; Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s44342-025-00063-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MilkOligoCorpus: A semantically annotated resource for knowledge extraction on mammalian milk oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0319729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TaeC: A manually annotated text dataset for trait and phenotype extraction and entity linking in wheat breeding literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Borovikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0305475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More than food: Why restoring the cycle of organic matter in sustainable plant production is essential for the One Health nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Radici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine N. Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews.2024.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do syntactic trees enhance Bidirectional Encoder Representations from Transformers (BERT) models for chemical–drug relation extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.baac070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baac070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIBLIOME : Acquisition et Formalisation de Connaissances à partir de Textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipe Bibliome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier « Technologies du Langage Humain », 107, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WTO, an ontology for wheat traits and phenotypes in scientific publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics &amp; Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5808/GI.2020.18.2.e14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-Norm: a neural approach to few-shot entity normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (S23), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03886-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text-mining tools for extracting information about microbial biodiversity in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la production scientifique d'un département de recherche : construction d'une ressource termino-ontologique par des documentalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triphase : co-construction d'une ressource termino-ontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formaliser la connaissance va permettre de mieux exploiter les très nombreuses données expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de veille de Cap Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Intelligence Artificielle (30)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of the gene regulation network and the bacteria biotope tasks in BioNLP'13 shared task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Ratkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S10-S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving term extraction with linguistic analysis in the biomedical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Ratkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Computing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.129-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BioNLP Shared Task - The Bacteria Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-13-S11-S3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité de MIG en IA et bioinformatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic metadata production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newsletter Technic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.2 P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographical information extraction in genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (3), pp.76-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Machine Learning and Knowledge Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026988890000730X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning goes to the bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 8 (4), pp.593-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08839519408945461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCoNE: a Self-Correcting and Noise-Augmented Method for Complex Biological and Chemical Named Entity Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SCoNE: a Self-Correcting and Noise-Augmented Method for Biological and Chemical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Balazs Nagy</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Vidács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics (EACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">The 19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537059v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCoNE: a Self-Correcting and Noise-Augmented Method for Biological and Chemical Named Entity Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SCoNE: a Self-Correcting and Noise-Augmented Method for Complex Biological and Chemical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Vidacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics (EACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528959v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de modèles de langue pour la classification rhétorique des citations à travers les disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Marseille, France. pp.233-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04932752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantically-Informed Domain Adaptation for Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Borovikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIS 2024 - 27. International symposium on methodologies for intelligent systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Poitiers, France. pp.55-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62700-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de plongements de graphes pour l'extraction de relations biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.298-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the added value of one health for plant health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taec : Un corpus annoté pour l'extraction de traits et phénotypes dans la littérature sur la sélection du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, (IN-OVIVE), associé à la Plateforme Intelligence Artificielle (PFIA 2023),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could KeyWord Masking Strategy Improve Language Model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Borovikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Conference on Natural Language &amp; Information Systems. NLDB23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métais, E., Meziane, F., Sugumaran, V., Manning, W., Reiff-Marganiec, S., Jun 2023, Derby, United Kingdom. pp.271-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35320-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does constituency analysis enhance domain-specific pre-trained BERT models for relation extraction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioCreative VII Challenge Evaluation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, on-line, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global alignment for relation extraction in Microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junior Conference on Data Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Entity Normalization with no Annotated Corpus: Weakly Supervised Methods Based on Distributional Representation and Ontological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1959-1966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria Biotope at BioNLP Open Shared Tasks 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relier automatiquement des entités textuelles à des concepts d'une ontologie par apprentissage avec (presque) aucune donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on BioNLP Open Shared Tasks BioNLP-OST@EMNLP-IJCNLP 2019, Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier IN-OVIVE 7ème édition, des 30èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437609v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier automatiquement des entités textuelles à des concepts d'une ontologie par apprentissage avec (presque) aucune donnée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Bacteria Biotope at BioNLP Open Shared Tasks 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IN-OVIVE 7ème édition, des 30èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop on BioNLP Open Shared Tasks BioNLP-OST@EMNLP-IJCNLP 2019, Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jin-Dong Kim; Claire Nédellec; Robert Bossy; Louise Deléger, Nov 2019, Hong-Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D19-5719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530148v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the complexity in scientific knowledge: towards automatically reconstructing the maize floral transition gene regulatory network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Deveaux</w:t>
+                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Ecological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420441v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining rule-based and embedding-based approaches to normalize textual entities with an ontology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899826v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text mining approach to enhance knowledge of food microorganisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Reconstruction and visualisation of gene regulatory networks from different provenances : application at Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Generation Challenges in Food Microbiology, FoodMicro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">BLAH4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420417v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Schneider</w:t>
+                <w:t xml:space="preserve">L'ontologie OntoBiotope pour l'étude de la biodiversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire François</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t>
+              <w:t xml:space="preserve">EGC'2018: 18èmes Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839626v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des données, ouverture des logiciels, ouverture des services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSO - Journées Nationales de la Science Ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956099v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture des données, ouverture des logiciels, ouverture des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">JNSO - Journées Nationales de la Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768063v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining rule-based and embedding-based approaches to normalize textual entities with an ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420482v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ontologie OntoBiotope pour l'étude de la biodiversité microbienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
+                <w:t xml:space="preserve">Recovering the complexity in scientific knowledge: towards automatically reconstructing the maize floral transition gene regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2018: 18èmes Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conférence on Ecological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737399v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and visualisation of gene regulatory networks from different provenances : application at Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A text mining approach to enhance knowledge of food microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BLAH4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. 2 p</w:t>
+              <w:t xml:space="preserve">Next Generation Challenges in Food Microbiology, FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786388v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de texte, un écosystème en évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSO - Journées Nationales de la Science Ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Exchange Solution between PubAnnotation and AlvisAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLAH4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Representation of complex terms in a vector space structured by an ontology for a normalization task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioNLP 2017 Workshop, Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-2312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of complex terms in a vector space structured by an ontology for a normalization task</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP 2017 Workshop, Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582292v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customized automatic corpus annotations using AlvisNLP/ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLAH3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tokyo, Japan. 11 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-mining and ontologies: new approaches to knowledge discovery of microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.200370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580677v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556276v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text mining tools for extracting information about microbial biodiversity in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de la Recherche Appliquée aux Industries Agricoles et Alimentaires (ADRIA). FRA., Jun 2017, Quimper, France. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoBiotope, text­ mining and ontologies for a standard description of microorganism habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th GSC meeting, Genome Standards Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the bacteria biotope task at BioNLP shared task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Shared Task SeeDev : Extraction de régulations impliquées dans le développement de la graine d’Arabidopsis thaliana à partir de publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.101</w:t>
+              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455857v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Task SeeDev : Extraction de régulations impliquées dans le développement de la graine d’Arabidopsis thaliana à partir de publications scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Overview of the bacteria biotope task at BioNLP shared task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455855v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioNLP Shared Task</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique à l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECIF Campus, Journée Enseignement et recherche en informatique "hors les murs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TDM par l'exemple : des microbes dans mon fromage !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La loi numérique, et après ? Colloque de Meudon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de marqueurs liés à des gènes d’intérêt en vue de l’établissement d’une base de données pour la sélection assistée chez le blé tendre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthèse des Programmes de Recherche FSOV. Actes de la 4ème Rencontre Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSOV., Jan 2015, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340478v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TriPhase : co-construction IST - recherche MIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Magny-Le-Hongre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603453v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">BioCreative 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524850v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TriPhase : co-construction IST - recherche MIA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orsay, France. pp.14 slides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795048v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation de marqueurs liés à des gènes d’intérêt en vue de l’établissement d’une base de données pour la sélection assistée chez le blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cariou-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCreative 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Synthèse des Programmes de Recherche FSOV. Actes de la 4ème Rencontre Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSOV., Jan 2015, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512197v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content Mining in Life Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Europe TDM workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Text to Knowledge and back - issues and challenges in Life Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Linked Annotation Hackathon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mishima, Japan. 36 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information extraction from bibliography for Marker Assisted Selection in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTSR 2014 : 8th Metadata and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.301-313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'information pour la sélection du blé par marqueur génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IN-OVIVE 2ème édition des 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlvisAE, un éditeur d'annotation sémantique structurée guidée par une ontologie évolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bossy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papazian Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">workshop IC 2013 In_Ovive, Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, Plateforme AFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J Dibie-Barthélémy, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210757v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlvisAE, un éditeur d'annotation sémantique structurée guidée par une ontologie évolutive</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop IC 2013 In_Ovive, Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, Plateforme AFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J Dibie-Barthélémy, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678622v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving term extraction with linguistic analysis in the biomedical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorana Ratkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des technologies sémantiques pour l'information scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frédoc 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlvisAE: a collaborative Web text annotation editor for knowledge acquisition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAW VI '12 - Sixth Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.184</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748212v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210637v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlvisAE: a collaborative Web text annotation editor for knowledge acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Papazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LAW VI '12 - Sixth Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191279v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BioNLP 2011 Task Bacteria Biotope - The Alvis system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Ratkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Journal Management Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics:Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804990v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence filtering for BioNLP: Searching for renaming acts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Warnier</w:t>
+                <w:t xml:space="preserve">BioNLP shared tasks 2011 - Bacteria Biotope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics:Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745812v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioNLP 2011 Task Bacteria Biotope - The Alvis system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Text Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics:Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.206</w:t>
+              <w:t xml:space="preserve">Animal Journal Management Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748254v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioNLP shared tasks 2011 - Bacteria Biotope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+                <w:t xml:space="preserve">Sentence filtering for BioNLP: Searching for renaming acts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics:Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.56-64</w:t>
+              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000519v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-based extension of termino-ontology by linguistic analysis: a use case in biomedical event extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International conference onterminology andartificial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies et recherche d’informations dans le domaine scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunication technique de plein champ : recherche et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Université Paris Diderot, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Papazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation guidelines for machine learning-based named entity recognition in microbiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Getting the unknown from the known in bacteria, and the role of text mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Data and Text Mining for Integrative Biology Workshop 17. European Conference on Machine Learning 10. European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+              <w:t xml:space="preserve">Data and Text Mining in Integrative Biology Workshop, associ ECML/PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750827v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the unknown from the known in bacteria, and the role of text mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Annotation guidelines for machine learning-based named entity recognition in microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kotoujansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Text Mining in Integrative Biology Workshop, associ ECML/PKDD</w:t>
+              <w:t xml:space="preserve">Proceeding of Data and Text Mining for Integrative Biology Workshop 17. European Conference on Machine Learning 10. European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750687v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning language in logic - genic interaction extraction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Learning language in logic workshop (LLL05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Born, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning for information extraction in genomics: state of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">1. International workshop on text mining and its application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762525v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for information extraction in genomics: state of the art and perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International workshop on text mining and its application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Patras, Greece</w:t>
+              <w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764351v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning applied to information extraction in specific domains: an example: gene interaction extraction from bibliography in genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Semantic Web Mining joint with ECML/PKDD'2002 13th European Conference on Machine Learning (ECML'02).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berendt B. et al., Aug 2002, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentence filtering for information extraction in genomics, a classification problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Abdel Vetah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Data Mining and Knowledge Discovery. PKDD 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Freiburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-44794-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764043v1</w:t>
-              </w:r>
-[...3150 lines deleted...]
-                <w:t xml:space="preserve">hal-04597833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11926,64 +11926,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practitioner’s framework for reorienting plant health surveillance toward agroecological outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12061,90 +12061,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taec: a Manually annotated text dataset for trait and phenotype extraction and entity linking in wheat breeding literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Borovikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12175,90 +12175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12284,3624 +12284,3774 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Mladenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video of the presentation at LREC conference: EPOP: A benchmark corpus for Assessing NLP Models on Structured Information Extraction in Plant Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MilkOligoCorpus annotation guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the Annotation of the Taec Corpus - Phenotype and Trait information in Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE MaIAGE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandations sur l'analyse automatique de documents : acquisition, gestion, exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Balivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HoloOLIGO corpus, a manually annotated text dataset supporting schema-based relational information extraction for mammalian milk oligosaccharide diversity pattern comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Mekdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining String-based and Embeddings-based Methods for Medical Concept Normalization: LIMSI-CEA-INRA@n2c2 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 n2c2/OHNLP Shared-Task and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, D.C., United States. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dunja Mladenic</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00101549v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To better benefit from shared tasks in biomedical text mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Eckart de Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suite Alvis, plateforme d’analyse de contenu textuel, et son intégration dans OpenMinTeD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDEV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marsaille, France. , pp.1, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OntoBiotope, technologies sémantiques pour l’étude des habitats microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Ratkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méta-omiques des Ecosystèmes Microbiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATOL: an ontology for livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consignes d'annotation du corpus EPOP (Epidemiomonitoring Of Plant)</w:t>
+                <w:t xml:space="preserve">Guidelines for the annotation of the corpus Epidemiomonitoring Of Plant (EPOP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubrini Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Garcia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744335v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the annotation of the corpus Epidemiomonitoring Of Plant (EPOP)</w:t>
+                <w:t xml:space="preserve">Consignes d'annotation du corpus EPOP (Epidemiomonitoring Of Plant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lubrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744299v2</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria biotope annotation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Regulatory Network of Plant Seed Development (SeeDev) Task at the BioNLP Shared Task 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W16-3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation Guidelines BIONLP-ST 2016 SeeDev task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the annotation of information for marker assisted selection in wheat FSOV Sam Blé project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaz Erjavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and Information Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Deral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101592v1</w:t>
-              </w:r>
-[...1886 lines deleted...]
-                <w:t xml:space="preserve">hal-01210638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of The 5th Workshop on BioNLP Open Shared Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Dong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on BioNLP Open Shared Tasks BioNLP-OST@EMNLP-IJNCLP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on data and text mining for integrative biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European conference on machine learning (ECML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. , 98 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the learning language in logic ICML joint workshop and the challenge task, extracting relations from biomedical texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Cussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Learning language in logic workshop (LLL05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, York, United Kingdom. 75 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15911,913 +16061,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au chapitre V, Web, réseaux sociaux et recherche d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368, 2017, 978-2-271-11464-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'intelligence artificielle Ses bases méthodologiques, ses développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 374 p., 2014, 9782364930438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2009, International Handbooks on Information Systems, 978-3-540-70999-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Staab, R. Studer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.663-686, 2009, Springer Series on Handbooks in Information Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 978-2-7117-4846-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and information extraction: a necessary symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology learning from text: method, evaluation and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOS Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Frontiers in Artificial Intelligence and Applications, 1-58603-523-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology and Information Extraction: a necessary symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Buitelaar, Philipp Cimiano, Bernardo Magnini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology Design and Population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOS Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-170, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données et analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Boulicaut, Olivier Gandrillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.101-141, 2004, Traité IC2, série Informatique et Systèmes d'Information, 978-2-212-12471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données pour l'analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 978-2-212-12471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16827,91 +16977,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et modélisation de connaissance à partir de texte – Applications à la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Blaise Pascal (Clermont Ferrand 2), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02805810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16921,118 +17071,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and information extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17179,51 +17329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Nagy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Vidacs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Nagy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Vid&#225;cs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35320-8_19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papazian Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Ratkovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Abdel Vetah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44794-6_27" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Yao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44342-025-00063-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305475" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac070" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Bibliome" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03886-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222411v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S10-S1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S11-S3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597814v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988890000730X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QM30VFQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Correia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Costa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839519408945461" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Garcia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lubrini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744299v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Catalina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubrini Elisa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03586079v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balivo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326517v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Dong Kim" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hilario" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cussens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857379v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l'Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619265v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818968v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832105v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35379.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00097093" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805810v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832403v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44342-025-00063-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Bibliome" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03886-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Ratkovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S10-S1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S11-S3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988890000730X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QM30VFQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Correia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ferreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839519408945461" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Nagy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Vid&#225;cs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Vidacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35320-8_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2312" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Robert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papazian Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Abdel Vetah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44794-6_27" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567423v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118664v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03586079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balivo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744299v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Catalina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubrini Elisa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Garcia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lubrini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098068v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Dong Kim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hilario" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cussens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511389v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l'Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619265v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818968v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35379.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00097093" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805810v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832403v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>