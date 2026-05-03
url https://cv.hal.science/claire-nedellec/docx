--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,12865 +66,14298 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video of the presentation at LREC conference: EPOP: A benchmark corpus for Assessing NLP Models on Structured Information Extraction in Plant Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCoNE: a Self-Correcting and Noise-Augmented Method for Biological and Chemical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Vidács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 19th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCoNE: a Self-Correcting and Noise-Augmented Method for Complex Biological and Chemical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Vidacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Chapter of the Association for Computational Linguistics (EACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rabat (MOROCCO), Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LifeCLEF 2026 Teaser: AI Challenges for Biodiversity Understanding and Ecosystem Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECIR 2026 - 48th European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Deft, Netherlands. pp.287-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-21321-1_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de modèles de langue pour la classification rhétorique des citations à travers les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Foussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.233-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04932752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantically-Informed Domain Adaptation for Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Borovikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIS 2024 - 27. International symposium on methodologies for intelligent systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers, France. pp.55-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62700-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could KeyWord Masking Strategy Improve Language Model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Borovikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. International Conference on Natural Language &amp; Information Systems. NLDB23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métais, E., Meziane, F., Sugumaran, V., Manning, W., Reiff-Marganiec, S., Jun 2023, Derby, United Kingdom. pp.271-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35320-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taec : Un corpus annoté pour l'extraction de traits et phénotypes dans la littérature sur la sélection du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, (IN-OVIVE), associé à la Plateforme Intelligence Artificielle (PFIA 2023),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de plongements de graphes pour l'extraction de relations biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.298-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the added value of one health for plant health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does constituency analysis enhance domain-specific pre-trained BERT models for relation extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioCreative VII Challenge Evaluation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, on-line, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global alignment for relation extraction in Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Junior Conference on Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling Entity Normalization with no Annotated Corpus: Weakly Supervised Methods Based on Distributional Representation and Ontological Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1959-1966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteria Biotope at BioNLP Open Shared Tasks 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Workshop on BioNLP Open Shared Tasks BioNLP-OST@EMNLP-IJCNLP 2019, Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jin-Dong Kim; Claire Nédellec; Robert Bossy; Louise Deléger, Nov 2019, Hong-Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D19-5719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relier automatiquement des entités textuelles à des concepts d'une ontologie par apprentissage avec (presque) aucune donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier IN-OVIVE 7ème édition, des 30èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Exchange Solution between PubAnnotation and AlvisAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLAH4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839626v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture des données, ouverture des logiciels, ouverture des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNSO - Journées Nationales de la Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction and visualisation of gene regulatory networks from different provenances : application at Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLAH4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ontologie OntoBiotope pour l'étude de la biodiversité microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC'2018: 18èmes Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovering the complexity in scientific knowledge: towards automatically reconstructing the maize floral transition gene regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conférence on Ecological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A text mining approach to enhance knowledge of food microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Next Generation Challenges in Food Microbiology, FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining rule-based and embedding-based approaches to normalize textual entities with an ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouille de texte, un écosystème en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNSO - Journées Nationales de la Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of complex terms in a vector space structured by an ontology for a normalization task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioNLP 2017 Workshop, Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-2312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Customized automatic corpus annotations using AlvisNLP/ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLAH3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tokyo, Japan. 11 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text-mining and ontologies: new approaches to knowledge discovery of microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.200370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text mining tools for extracting information about microbial biodiversity in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de la Recherche Appliquée aux Industries Agricoles et Alimentaires (ADRIA). FRA., Jun 2017, Quimper, France. pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'informatique à l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPECIF Campus, Journée Enseignement et recherche en informatique "hors les murs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.32 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le TDM par l'exemple : des microbes dans mon fromage !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi numérique, et après ? Colloque de Meudon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OntoBiotope, text­ mining and ontologies for a standard description of microorganism habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th GSC meeting, Genome Standards Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.24 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shared Task SeeDev : Extraction de régulations impliquées dans le développement de la graine d’Arabidopsis thaliana à partir de publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of the bacteria biotope task at BioNLP shared task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Text to Knowledge and back - issues and challenges in Life Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Linked Annotation Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Mishima, Japan. 36 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TriPhase : co-construction IST - recherche MIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Magny-Le-Hongre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioCreative 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orsay, France. pp.14 slides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation de marqueurs liés à des gènes d’intérêt en vue de l’établissement d’une base de données pour la sélection assistée chez le blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cariou-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthèse des Programmes de Recherche FSOV. Actes de la 4ème Rencontre Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSOV., Jan 2015, Paris, France. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Content Mining in Life Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Europe TDM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information extraction from bibliography for Marker Assisted Selection in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MTSR 2014 : 8th Metadata and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.301-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction d'information pour la sélection du blé par marqueur génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier IN-OVIVE 2ème édition des 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AlvisAE, un éditeur d'annotation sémantique structurée guidée par une ontologie évolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bossy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papazian Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop IC 2013 In_Ovive, Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, Plateforme AFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J Dibie-Barthélémy, Jul 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving term extraction with linguistic analysis in the biomedical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Ratkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des technologies sémantiques pour l'information scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frédoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AlvisAE: a collaborative Web text annotation editor for knowledge acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Papazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW VI '12 - Sixth Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BioNLP 2011 Task Bacteria Biotope - The Alvis system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Ratkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics:Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BioNLP shared tasks 2011 - Bacteria Biotope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics:Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States. pp.56-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Journal Management Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentence filtering for BioNLP: Searching for renaming acts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 49th Annual Meeting of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portland, Oregon, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus-based extension of termino-ontology by linguistic analysis: a use case in biomedical event extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International conference onterminology andartificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontologies et recherche d’informations dans le domaine scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunication technique de plein champ : recherche et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Université Paris Diderot, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Papazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kotoujansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting the unknown from the known in bacteria, and the role of text mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data and Text Mining in Integrative Biology Workshop, associ ECML/PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation guidelines for machine learning-based named entity recognition in microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kotoujansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of Data and Text Mining for Integrative Biology Workshop 17. European Conference on Machine Learning 10. European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.89-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning language in logic - genic interaction extraction challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Learning language in logic workshop (LLL05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Born, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning for information extraction in genomics: state of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. International workshop on text mining and its application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Patras, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning applied to information extraction in specific domains: an example: gene interaction extraction from bibliography in genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on Semantic Web Mining joint with ECML/PKDD'2002 13th European Conference on Machine Learning (ECML'02).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berendt B. et al., Aug 2002, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentence filtering for information extraction in genomics, a classification problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Abdel Vetah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principles of Data Mining and Knowledge Discovery. PKDD 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Freiburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44794-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency–accuracy correlation in hard-prompted LLMs for entity and relation extraction: empirical findings from plant-health data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinzhi Yao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbo Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics &amp; Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 24 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s44342-025-00063-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoCorpus: A semantically annotated resource for knowledge extraction on mammalian milk oligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (8), pp.e0319729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0319729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Bravo</w:t>
+                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04717147v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaeC: A manually annotated text dataset for trait and phenotype extraction and entity linking in wheat breeding literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305475⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614789v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than food: Why restoring the cycle of organic matter in sustainable plant production is essential for the One Health nexus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TaeC: A manually annotated text dataset for trait and phenotype extraction and entity linking in wheat breeding literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Borovikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabireviews.2024.0008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0305475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524528v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">More than food: Why restoring the cycle of organic matter in sustainable plant production is essential for the One Health nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Radici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine N. Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews.2024.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04552648v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do syntactic trees enhance Bidirectional Encoder Representations from Transformers (BERT) models for chemical–drug relation extraction?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baac070⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03799268v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do syntactic trees enhance Bidirectional Encoder Representations from Transformers (BERT) models for chemical–drug relation extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.baac070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baac070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03154445v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIBLIOME : Acquisition et Formalisation de Connaissances à partir de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Bibliome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier « Technologies du Langage Humain », 107, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WTO, an ontology for wheat traits and phenotypes in scientific publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics &amp; Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5808/GI.2020.18.2.e14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Norm: a neural approach to few-shot entity normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (S23), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-020-03886-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-mining tools for extracting information about microbial biodiversity in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp.63-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la production scientifique d'un département de recherche : construction d'une ressource termino-ontologique par des documentalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triphase : co-construction d'une ressource termino-ontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaliser la connaissance va permettre de mieux exploiter les très nombreuses données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre de veille de Cap Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Intelligence Artificielle (30)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the gene regulation network and the bacteria biotope tasks in BioNLP'13 shared task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorana Ratkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (Suppl 10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S10-S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving term extraction with linguistic analysis in the biomedical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorana Ratkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Computing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70, pp.129-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioNLP Shared Task - The Bacteria Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-13-S11-S3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de MIG en IA et bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic metadata production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter Technic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.2 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographical information extraction in genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (3), pp.76-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Machine Learning and Knowledge Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10 (1), pp.77-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S026988890000730X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning goes to the bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 8 (4), pp.593-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08839519408945461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597833v1</w:t>
-              </w:r>
-[...8666 lines deleted...]
-                <w:t xml:space="preserve">hal-02764043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practitioner’s framework for reorienting plant health surveillance toward agroecological outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taec: a Manually annotated text dataset for trait and phenotype extraction and entity linking in wheat breeding literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Borovikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunja Mladenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video of the presentation at LREC conference: EPOP: A benchmark corpus for Assessing NLP Models on Structured Information Extraction in Plant Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Consignes d'annotation du corpus EPOP (Epidemiomonitoring Of Plant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lubrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the annotation of the corpus Epidemiomonitoring Of Plant (EPOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinzhi Yao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubrini Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05567423v1</w:t>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744299v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteria biotope annotation guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of the Regulatory Network of Plant Seed Development (SeeDev) Task at the BioNLP Shared Task 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-3001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation Guidelines BIONLP-ST 2016 SeeDev task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the annotation of information for marker assisted selection in wheat FSOV Sam Blé project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaz Erjavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontologies and Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Deral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Pierre Manine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoCorpus annotation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the Annotation of the Taec Corpus - Phenotype and Trait information in Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE MaIAGE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations sur l'analyse automatique de documents : acquisition, gestion, exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Balivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12934,3124 +14367,1825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoloOLIGO corpus, a manually annotated text dataset supporting schema-based relational information extraction for mammalian milk oligosaccharide diversity pattern comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Mekdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining String-based and Embeddings-based Methods for Medical Concept Normalization: LIMSI-CEA-INRA@n2c2 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">To better benefit from shared tasks in biomedical text mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Eckart de Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 n2c2/OHNLP Shared-Task and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Washington, D.C., United States. 2019</w:t>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363093v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
+                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154623v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+                <w:t xml:space="preserve">Combining String-based and Embeddings-based Methods for Medical Concept Normalization: LIMSI-CEA-INRA@n2c2 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 n2c2/OHNLP Shared-Task and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, D.C., United States. 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To better benefit from shared tasks in biomedical text mining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+                <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. 2019</w:t>
+              <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437622v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La suite Alvis, plateforme d’analyse de contenu textuel, et son intégration dans OpenMinTeD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">JDEV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marsaille, France. , pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651302v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La suite Alvis, plateforme d’analyse de contenu textuel, et son intégration dans OpenMinTeD</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marsaille, France. , pp.1, 2017</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785705v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoBiotope, technologies sémantiques pour l’étude des habitats microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorana Ratkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méta-omiques des Ecosystèmes Microbiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: an ontology for livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210638v1</w:t>
-              </w:r>
-[...1297 lines deleted...]
-                <w:t xml:space="preserve">hal-00101592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of The 5th Workshop on BioNLP Open Shared Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Dong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on BioNLP Open Shared Tasks BioNLP-OST@EMNLP-IJNCLP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on data and text mining for integrative biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European conference on machine learning (ECML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. , 98 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the learning language in logic ICML joint workshop and the challenge task, extracting relations from biomedical texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Cussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Learning language in logic workshop (LLL05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, York, United Kingdom. 75 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16061,913 +16195,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au chapitre V, Web, réseaux sociaux et recherche d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368, 2017, 978-2-271-11464-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis and Odile Papini and Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'intelligence artificielle Ses bases méthodologiques, ses développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 374 p., 2014, 9782364930438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Staab, R. Studer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2009, International Handbooks on Information Systems, 978-3-540-70999-2</w:t>
+              <w:t xml:space="preserve">Handbook on Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.663-686, 2009, Springer Series on Handbooks in Information Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813009v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Information extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, pp.663-686, 2009, Springer Series on Handbooks in Information Systems</w:t>
+              <w:t xml:space="preserve">Handbook on ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2009, International Handbooks on Information Systems, 978-3-540-70999-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619265v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 978-2-7117-4846-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and information extraction: a necessary symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology learning from text: method, evaluation and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOS Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Frontiers in Artificial Intelligence and Applications, 1-58603-523-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology and Information Extraction: a necessary symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Buitelaar, Philipp Cimiano, Bernardo Magnini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology Design and Population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOS Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-170, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données et analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Boulicaut, Olivier Gandrillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.101-141, 2004, Traité IC2, série Informatique et Systèmes d'Information, 978-2-212-12471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données pour l'analyse du transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique pour l'analyse du transcriptome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 978-2-212-12471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16977,91 +17111,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et modélisation de connaissance à partir de texte – Applications à la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Blaise Pascal (Clermont Ferrand 2), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02805810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17071,118 +17205,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and information extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17329,51 +17463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44342-025-00063-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Bibliome" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03886-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Ratkovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S10-S1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S11-S3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988890000730X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QM30VFQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Correia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ferreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839519408945461" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Nagy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Vid&#225;cs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Nagy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Vidacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35320-8_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2312" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Robert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papazian Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Abdel Vetah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44794-6_27" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567423v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118664v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03586079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balivo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744299v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Catalina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubrini Elisa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Garcia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lubrini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098068v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Dong Kim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hilario" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cussens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511389v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l'Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619265v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818968v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35379.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00097093" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805810v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832403v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Nagy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Vid&#225;cs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Nagy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Vidacs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21321-1_39" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35320-8_19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfu Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2312" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papazian Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Ratkovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764351v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Abdel Vetah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44794-6_27" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44342-025-00063-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305475" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baac070" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Bibliome" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03886-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.04.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S10-S1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643516v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S11-S3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653792v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657660v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669274v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597814v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988890000730X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QM30VFQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597833v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Correia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ferreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Costa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839519408945461" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412278v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744335v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lubrini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744299v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Catalina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubrini Elisa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118664v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03586079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balivo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889012v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326517v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Dong Kim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821479v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hilario" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832103v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cussens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511389v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l'Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619265v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818968v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35379.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00097093" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590031v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833752v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?id=3LKWX3AOSAOOWI" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805810v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>