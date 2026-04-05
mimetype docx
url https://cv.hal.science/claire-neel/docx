--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -415,51 +415,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP Sustainable Food Planning youth workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, AESOP, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -828,191 +828,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indice pour une approche territoriale de la précarité alimentaire</w:t>
+                <w:t xml:space="preserve">Alternatives to the food aid system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils de diagnostic des systèmes agri-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Alternatives to the food bank model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kingston University, Sep 2023, Kingston upon Thames, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550050v1</w:t>
+                <w:t xml:space="preserve">hal-05550015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives to the food aid system in France</w:t>
+                <w:t xml:space="preserve">Un indice pour une approche territoriale de la précarité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Walser</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives to the food bank model</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kingston University, Sep 2023, Kingston upon Thames, United Kingdom</w:t>
+              <w:t xml:space="preserve">Outils de diagnostic des systèmes agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550015v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle de l’action publique dans le déploiement d’initiatives locales de solidarité alimentaire ? L’exemple d’une épicerie sociale dans une petite ville de l’Hérault</w:t>
               </w:r>
@@ -1385,217 +1385,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une politique alimentaire intégrative dans un territoire de projet rural : enjeux et spécificités. L’exemple du Pays Haut-Languedoc et Vignobles</w:t>
+                <w:t xml:space="preserve">From consumers to local governments, a territorial approach to healthy food access strategies in rural areas (South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Land use and urban planning as a catalyst of the agroecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politecnica de Madrid; Spanish Network of Agroecological Cities, Dec 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295674v1</w:t>
+                <w:t xml:space="preserve">hal-03563526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From consumers to local governments, a territorial approach to healthy food access strategies in rural areas (South of France)</w:t>
+                <w:t xml:space="preserve">Construire une politique alimentaire intégrative dans un territoire de projet rural : enjeux et spécificités. L’exemple du Pays Haut-Languedoc et Vignobles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land use and urban planning as a catalyst of the agroecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Politecnica de Madrid; Spanish Network of Agroecological Cities, Dec 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563526v1</w:t>
+                <w:t xml:space="preserve">hal-03295674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1626,51 +1626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la précarité alimentaire en milieu rural : enjeux et initiatives inspirantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2053,235 +2053,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un projet alimentaire territorial en milieu rural : enjeux et spécificités dans deux pays de l’Hérault</w:t>
+                <w:t xml:space="preserve">Quel rôle pour l’action publique dans le déploiement des épiceries sociales ? Étude de cas dans un territoire rural de l’Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 749-750, pp.14-37. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.749.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053533v1</w:t>
+                <w:t xml:space="preserve">hal-04133262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour l’action publique dans le déploiement des épiceries sociales ? Étude de cas dans un territoire rural de l’Hérault</w:t>
+                <w:t xml:space="preserve">Construire un projet alimentaire territorial en milieu rural : enjeux et spécificités dans deux pays de l’Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 97 (4), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 749-750, pp.14-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.749.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133262v1</w:t>
+                <w:t xml:space="preserve">hal-04053533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61C52632"/>
+    <w:nsid w:val="AC5CEB8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2692,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-neel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2012-0405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05078063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-neel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2012-0405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05078063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>