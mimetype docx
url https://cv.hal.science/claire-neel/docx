--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -132,2268 +132,2594 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place des acteurs de l'intervention sociale dans les gouvernances alimentaires territoriales ?</w:t>
+                <w:t xml:space="preserve">Diagnostic territorial de la précarité alimentaire dans le Grand Pic Saint-Loup et le Gangeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guillon</w:t>
+                <w:t xml:space="preserve">Emeline Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">Marie Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Unesco Alimentations du Monde. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549985v1</w:t>
+                <w:t xml:space="preserve">hal-05549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-ecological issues of stream restoration in the semi-arid American Southwest: the case of the Santa Cruz River in Tucson</w:t>
+                <w:t xml:space="preserve">Diagnostiquer la précarité alimentaire en milieu rural : une démarche qualitative dans deux territoires pilotes de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Unesco Alimentations du Monde. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre la précarité alimentaire en milieu rural : enjeux et initiatives inspirantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-02961087v1</w:t>
+                <w:t xml:space="preserve">Justine Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">En bref ! Note de synthèse 4, Chaire Unesco Alimentations du Monde. 2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche territoriale des facteurs de précarité alimentaire utilisant des données en libre accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">So What? 24, Chaire Unesco Alimentation du monde. 2022, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on a French local food policy framework: the Territorial Food Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP Sustainable Food Planning youth workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AESOP, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précarité alimentaire en milieu rural. Une analyse par les stratégies d’accès à l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour l’accessibilité alimentaire dans les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarité alimentaire, parlons-en !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISARA, Apr 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles gouvernances locales pour développer des formes commerciales solidaires dans les espaces ruraux ? Le cas des épiceries sociales itinérantes dans l’Hérault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerces et citoyenneté dans les espaces ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address the spatial dimension of food injustice? Learning from two rural food pantries in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASFS-AFHVS Annual Conference: Knowing Food, insights from around the table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Study of Food and Society; Agriculture, Food &amp; Human Values Society, May 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épiceries sociales associatives, des ressources essentielles dans la mise en œuvre des politiques alimentaires locales dans l’arrière-pays héraultais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques alimentaires locales du dynamise territorial aux enjeux nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives to the food aid system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives to the food bank model</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kingston University, Sep 2023, Kingston upon Thames, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indice pour une approche territoriale de la précarité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils de diagnostic des systèmes agri-alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle de l’action publique dans le déploiement d’initiatives locales de solidarité alimentaire ? L’exemple d’une épicerie sociale dans une petite ville de l’Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial dimension of food injustice. The case studies of two mobile social grocery stores in rural areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acteurs de l'intervention sociale et alimentation : pratiques, représentations et intégration dans les Gouvernances Alimentaires Territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire de fin du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890921v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs de l'intervention sociale et alimentation : pratiques, représentations et intégration dans les Gouvernances Alimentaires Territoriales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatial dimension of food injustice. The case studies of two mobile social grocery stores in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de fin du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2022, Online, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878393v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing food accessibility in rural areas: from a local food environment approach to a foodscape lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From consumers to local governments, a territorial approach to healthy food access strategies in rural areas (South of France)</w:t>
+                <w:t xml:space="preserve">Construire une politique alimentaire intégrative dans un territoire de projet rural : enjeux et spécificités. L’exemple du Pays Haut-Languedoc et Vignobles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land use and urban planning as a catalyst of the agroecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Politecnica de Madrid; Spanish Network of Agroecological Cities, Dec 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563526v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une politique alimentaire intégrative dans un territoire de projet rural : enjeux et spécificités. L’exemple du Pays Haut-Languedoc et Vignobles</w:t>
+                <w:t xml:space="preserve">From consumers to local governments, a territorial approach to healthy food access strategies in rural areas (South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Land use and urban planning as a catalyst of the agroecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politecnica de Madrid; Spanish Network of Agroecological Cities, Dec 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295674v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre la précarité alimentaire en milieu rural : enjeux et initiatives inspirantes</w:t>
+                <w:t xml:space="preserve">Agir pour l’accessibilité alimentaire : Une analyse géographique de l’action publique, de l’engagement associatif et des pratiques individuelles dans les territoires ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...238 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024MON30047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03902539v1</w:t>
+                <w:t xml:space="preserve">tel-05078063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir pour l’accessibilité alimentaire : Une analyse géographique de l’action publique, de l’engagement associatif et des pratiques individuelles dans les territoires ruraux.</w:t>
+                <w:t xml:space="preserve">Quel rôle pour l’action publique dans le déploiement des épiceries sociales ? Étude de cas dans un territoire rural de l’Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024MON30047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05078063v1</w:t>
+                <w:t xml:space="preserve">hal-04133262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un projet alimentaire territorial en milieu rural : enjeux et spécificités dans deux pays de l’Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 749-750, pp.14-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.749.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour l’action publique dans le déploiement des épiceries sociales ? Étude de cas dans un territoire rural de l’Hérault</w:t>
+                <w:t xml:space="preserve">Grass-roots Innovation for Justice in Urban Food Provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lídia Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleyman Demi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place des acteurs de l'intervention sociale dans les gouvernances alimentaires territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04133262v1</w:t>
+              <w:t xml:space="preserve">Rencontres Sciences-société pour des solidarités alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un projet alimentaire territorial en milieu rural : enjeux et spécificités dans deux pays de l’Hérault</w:t>
+                <w:t xml:space="preserve">Socio-ecological issues of stream restoration in the semi-arid American Southwest: the case of the Santa Cruz River in Tucson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">halshs-03147493v1</w:t>
+              <w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2461,51 +2787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC5CEB8A"/>
+    <w:nsid w:val="6FBCF568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2692,51 +3018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-neel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2012-0405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05078063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-neel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2012-0405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549763v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05078063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Cabral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ranta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleyman Demi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Domingues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian May" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>