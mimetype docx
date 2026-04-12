--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1021,316 +1021,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d’une carte conceptuelle et processus de construction d’une recherche : Un lien proactif</w:t>
+                <w:t xml:space="preserve">Constitution d’une carte conceptuelle et processus de construction d’une recherche : un lien proactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Noy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Faire et se faire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441346v1</w:t>
+                <w:t xml:space="preserve">hal-04138013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre données qualitatives et quantitatives dans le cadre d'un projet interdisciplinaire</w:t>
+                <w:t xml:space="preserve">PERSPECTIVES HUMAINES ET NUMÉRIQUES D'ACCOMPAGNEMENT À L'OBSERVANCE DES TECHNIQUES RESPIRATOIRES DANS LE CADRE D'UNE RÉHABILITATION CARDIAQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier les pratiques numériques au sein des communautés scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Open Science Practices OPEN SP, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">INM : Innovations scientifiques économiques et réglementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEPS Conférence E-Congres, Apr 2021, E-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442225v1</w:t>
+                <w:t xml:space="preserve">hal-03901328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSPECTIVES HUMAINES ET NUMÉRIQUES D'ACCOMPAGNEMENT À L'OBSERVANCE DES TECHNIQUES RESPIRATOIRES DANS LE CADRE D'UNE RÉHABILITATION CARDIAQUE</w:t>
+                <w:t xml:space="preserve">Constitution d’une carte conceptuelle et processus de construction d’une recherche : Un lien proactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Noy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INM : Innovations scientifiques économiques et réglementaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEPS Conférence E-Congres, Apr 2021, E-congrès, France</w:t>
+              <w:t xml:space="preserve">« Faire et se faire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901328v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d’une carte conceptuelle et processus de construction d’une recherche : un lien proactif</w:t>
+                <w:t xml:space="preserve">Dialogue entre données qualitatives et quantitatives dans le cadre d'un projet interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Noy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles : Faire et se faire (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Étudier les pratiques numériques au sein des communautés scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Science Practices OPEN SP, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138013v1</w:t>
+                <w:t xml:space="preserve">hal-04442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acte créatif et phénoménologie sociale Un dialogue didactique Axes de questionnement 2 (empirique) et 3 (les usages créatifs du numérique)</w:t>
               </w:r>
@@ -2210,51 +2210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorisation comme recontextualisation des dynamiques motivationnelles psychosociales : le cas de la non observance des techniques respiratoires dans le cadre d’une réhabilitation cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giraudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27, 2022, RECHERCHES QUALITATIVES – Hors-série « Les Actes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3264,51 +3264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B90072C"/>
+    <w:nsid w:val="8F590906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3495,51 +3495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-noy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0144-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091622409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.75-85" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Noy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jullia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Claire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/culture-informationnelle-madjid-ihadjadene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-usage_de_la_notion_de_competence_en_education_et_formation_maude_hatano_denis_lemaitre-9782296039025-24301.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-noy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0144-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091622409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.75-85" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Noy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jullia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Claire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/culture-informationnelle-madjid-ihadjadene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-usage_de_la_notion_de_competence_en_education_et_formation_maude_hatano_denis_lemaitre-9782296039025-24301.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>