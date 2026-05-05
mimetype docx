--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2734,212 +2734,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelles topographie des savoirs universitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 10 : Vers une nouvelle topographie des savoirs universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Noy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES FRONTIÈRES NUMÉRIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-03845-2</w:t>
+              <w:t xml:space="preserve">Les frontières numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21 p., 2014, Les frontières numériques, 978-2-343-03845-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291663v1</w:t>
+                <w:t xml:space="preserve">hal-03920792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 10 : Vers une nouvelle topographie des savoirs universitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une nouvelles topographie des savoirs universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Noy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les frontières numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LES FRONTIÈRES NUMÉRIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-03845-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03920792v1</w:t>
+                <w:t xml:space="preserve">hal-04291663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des dispositifs multimédia de communication par les champs de l’expérience et de l’interaction</w:t>
               </w:r>
@@ -3264,51 +3264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F590906"/>
+    <w:nsid w:val="38A5BA7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3495,51 +3495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-noy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0144-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091622409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.75-85" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Noy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jullia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Claire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/culture-informationnelle-madjid-ihadjadene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-usage_de_la_notion_de_competence_en_education_et_formation_maude_hatano_denis_lemaitre-9782296039025-24301.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-noy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0144-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091622409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05365520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.7.1.75-85" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Noy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piqu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jullia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noy Claire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/culture-informationnelle-madjid-ihadjadene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=30464" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-usage_de_la_notion_de_competence_en_education_et_formation_maude_hatano_denis_lemaitre-9782296039025-24301.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>