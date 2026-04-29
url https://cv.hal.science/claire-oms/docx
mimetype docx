--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1186,277 +1186,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of the organic surface layer in combined sewer sediment using a flushing gate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ observation of the water-sediment interface in combined sewers, using endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ahyerre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 47 (4), pp.19--26</w:t>
+              <w:t xml:space="preserve">, 2003, 47 (4), pp.11--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711797v1</w:t>
+                <w:t xml:space="preserve">hal-00711796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of the water-sediment interface in combined sewers, using endoscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of the organic surface layer in combined sewer sediment using a flushing gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahyerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 47 (4), pp.11--18</w:t>
+              <w:t xml:space="preserve">, 2003, 47 (4), pp.19--26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711796v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The erosion of organic solids in combined sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahyerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,51 +3052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2405BA0F"/>
+    <w:nsid w:val="63EB4A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3283,51 +3283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-oms" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-3093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079235670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laplace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahyerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lemasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sakrabani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcilhatton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40644(2002)292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gromaire-Mertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desutter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40583(275)48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-oms" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-3093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079235670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laplace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahyerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lemasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sakrabani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcilhatton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40644(2002)292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gromaire-Mertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desutter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40583(275)48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>