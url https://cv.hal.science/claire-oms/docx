--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,2997 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2946 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire OMS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">(Claire OMS MULTON) Maître de Conférences(Département Génie Civil ; INSA Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-oms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1098-3093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079235670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Vs-0QI0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4K difference due to radiative trapping: a numerical study of overheating in urban canyon dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3140, pp.082003. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3140/19/082003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European market structure for integrated home renovation support service: Scope and comparison of the different kind of one stop shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peperstraete Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.846-877. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/energy.2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity of a Condominium for Renovation: What Are the Influential Criteria? Analysis in the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Henriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (15), pp.816. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2150816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of distilled lavender stalks as bioaggregate for building materials: Hygrothermal properties, mechanical performance and chemical interactions with mineral pozzolanic binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rijaniaina Valery Ratiarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.801--815. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of plant aggregates in building ecomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (sup1), pp.s17-s33. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.682452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of incorporating glycerol carbonate into an innovative pozzolanic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (7), pp.1072-1080. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed shear stress evaluation in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and dynamic behaviour of organic surface layer deposits during dry weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (3), pp.103--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of the water-sediment interface in combined sewers, using endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (4), pp.11--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of the organic surface layer in combined sewer sediment using a flushing gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahyerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (4), pp.19--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The erosion of organic solids in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahyerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (5), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2001.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal performance and environmental impact of a wood frame wall enhanced with clay-based plaster: an experimental and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Boutayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference CISBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.142003, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3140/14/142003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelles de l'influence de l'inertie thermique des parois opaques sur la température interne d'un logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Boutayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IPBSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the design and implementation requirements for proposed sustainable cities in two case studies of arid and cold climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suaad Ridha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study at European cities scale for characterization and replication of integrated building renovation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIU University Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estay Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’éco-produits réducteurs de retrait sur les caractéristiques des mortiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms-Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Bed Solids in Combined Sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sakrabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mcilhatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ashley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Urban Drainage (9ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lloyd Center Doubletree Hotel, United States. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/40644(2002)292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Local Bed Shear Stress in Combined Sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gromaire-Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialty Symposium on Urban Drainage Modeling at the World Water and Environmental Resources Congress 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Orlando, France. pp.507-517, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/40583(275)48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Boutayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition liante pour la mise en forme de matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escadeillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2946641. 2009, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, nature et dynamique de l'interface eau-sédiment en réseau d'assainissement unitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole des Ponts ParisTech, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3052,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63EB4A95"/>
+    <w:nsid w:val="2711B229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3283,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-oms" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-3093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079235670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laplace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahyerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lemasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sakrabani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcilhatton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40644(2002)292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gromaire-Mertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desutter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40583(275)48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-oms" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-3093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079235670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Vs-0QI0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milisic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahyerre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lemasson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0260" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sakrabani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcilhatton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40644(2002)292" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gromaire-Mertz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desutter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40583(275)48" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>