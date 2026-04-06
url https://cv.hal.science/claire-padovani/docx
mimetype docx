--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -805,329 +805,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter le fonctionnement d’un four de potier : Une question de forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'APERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.113-121</w:t>
+              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660105v1</w:t>
+                <w:t xml:space="preserve">halshs-03502861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimenter le fonctionnement d’un four de potier : Une question de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Bulletin de l'APERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03502861v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report on the VIIIth And IXth Campaigns at Tell el-‘Uwaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,64 +1191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,536 +1351,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery Production Systems as Cultural Markers? Investigating the Variability of Economic Development Paths in Urban Societies (4th and 3rd millennium BCE)</w:t>
+                <w:t xml:space="preserve">The Organisation of Pottery Production in the First Urban Societies. Pyrotechnology and Pottery Working Spaces in Southwest Asia (4th- 3rd mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 14th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">New Perspectives on the Early Bronze Age in the Greater Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Luciani; Doralice Klainscek, Apr 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103014v1</w:t>
+                <w:t xml:space="preserve">hal-05021610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing Structures In and Around Monumental Buildings during the 4th and the 3rd mill. BCE in Southwest Asia</w:t>
+                <w:t xml:space="preserve">Mégamachines ou artisans du feu ? Critique archéologique du « mythe de la machine », à travers l’étude des fours de potiers dans l’industrie céramique protohistorique en Mésopotamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening Horizons 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">TECHNOCRITIQUE(S) RETOUR SUR 3,3 MILLIONS D’ANNÉES D’EXTÉRIORISATION TECHNIQUE DES CAPACITÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942369v1</w:t>
+                <w:t xml:space="preserve">hal-05005850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Fire: Sensory Perceptions and Pyrotechnical Choices in Chalcolithic Pottery Production of Southwestern Asia</w:t>
+                <w:t xml:space="preserve">Central Authority, Local Practices: Labour and Production in Ur III Ceramic Workshop at Logardan, Iraqi Kurdistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Baldi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2025 - Session 77: "From Fire to Complexity: Kiln Innovations and Socioeconomic Dynamics in Pottery Production".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">70th Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241528v1</w:t>
+                <w:t xml:space="preserve">hal-05155833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Organisation of Pottery Production in the First Urban Societies. Pyrotechnology and Pottery Working Spaces in Southwest Asia (4th- 3rd mill.)</w:t>
+                <w:t xml:space="preserve">Pottery Production Systems as Cultural Markers? Investigating the Variability of Economic Development Paths in Urban Societies (4th and 3rd millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives on the Early Bronze Age in the Greater Levant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marta Luciani; Doralice Klainscek, Apr 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Symposium of the 14th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021610v1</w:t>
+                <w:t xml:space="preserve">hal-05103014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégamachines ou artisans du feu ? Critique archéologique du « mythe de la machine », à travers l’étude des fours de potiers dans l’industrie céramique protohistorique en Mésopotamie</w:t>
+                <w:t xml:space="preserve">Firing Structures In and Around Monumental Buildings during the 4th and the 3rd mill. BCE in Southwest Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOCRITIQUE(S) RETOUR SUR 3,3 MILLIONS D’ANNÉES D’EXTÉRIORISATION TECHNIQUE DES CAPACITÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nanterre (MSH Mondes), France</w:t>
+              <w:t xml:space="preserve">Broadening Horizons 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005850v1</w:t>
+                <w:t xml:space="preserve">hal-04942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority, Local Practices: Labour and Production in Ur III Ceramic Workshop at Logardan, Iraqi Kurdistan</w:t>
+                <w:t xml:space="preserve">Learning Fire: Sensory Perceptions and Pyrotechnical Choices in Chalcolithic Pottery Production of Southwestern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melania Zingarello</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Rencontre Assyriologique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EAA 2025 - Session 77: "From Fire to Complexity: Kiln Innovations and Socioeconomic Dynamics in Pottery Production".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155833v1</w:t>
+                <w:t xml:space="preserve">hal-05241528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who by Fire? How the potter built the kiln and how the kiln made the potter in ancient Southwest Asia</w:t>
+                <w:t xml:space="preserve">A Journey form an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing TEchnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676339v1</w:t>
+                <w:t xml:space="preserve">hal-04849315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Journey from an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing Technology</w:t>
               </w:r>
@@ -1929,273 +1929,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KilnDataBase Project: Data Sharing to Create Knowledge on Ancient Pottery Firing Technologies</w:t>
+                <w:t xml:space="preserve">Who by Fire? How the potter built the kiln and how the kiln made the potter in ancient Southwest Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660420v1</w:t>
+                <w:t xml:space="preserve">hal-04676339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewinding Traditions: An Ethnoarchaeological Enquiry on Ceramic Manufacturing in the Erbil Plain, Iraqi Kurdistan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KilnDataBase Project: Data Sharing to Create Knowledge on Ancient Pottery Firing Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660417v1</w:t>
+                <w:t xml:space="preserve">hal-04660420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey form an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing TEchnology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewinding Traditions: An Ethnoarchaeological Enquiry on Ceramic Manufacturing in the Erbil Plain, Iraqi Kurdistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Campeggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Oselini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Boston, United States</w:t>
+              <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849315v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations for a Sustainable Ceramic Industry throughout the 3rd Millennium BCE Urbanisation in Mesopotamia</w:t>
               </w:r>
@@ -2263,64 +2263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Kilns to Change Technological and Economic Paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Vacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2421,260 +2421,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together, but separately. Making pottery in Logardan at the dawn of the Late Bronze Age: A first interregional assessment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réexaminer les débuts de la pyrotechnologie céramique en Asie du sud-ouest, 7e – 6e millenaire av. n. è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Millennium in Iraqi Kurdistan. New Results, New Perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barbara Couturaud; Aline Tenu, Oct 2022, Erbil, Iraq</w:t>
+              <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Padovani; Julie Flahaut; Sonja Willems, 2022, Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660402v1</w:t>
+                <w:t xml:space="preserve">hal-04660403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réexaminer les débuts de la pyrotechnologie céramique en Asie du sud-ouest, 7e – 6e millenaire av. n. è.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Together, but separately. Making pottery in Logardan at the dawn of the Late Bronze Age: A first interregional assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Padovani; Julie Flahaut; Sonja Willems, 2022, Paris 1 Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Second Millennium in Iraqi Kurdistan. New Results, New Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barbara Couturaud; Aline Tenu, Oct 2022, Erbil, Iraq</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660403v1</w:t>
+                <w:t xml:space="preserve">hal-04660402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un four</w:t>
+                <w:t xml:space="preserve">Kiln technology and potters’ agency in the EBA: the social construct of Logardan firing areas, western Qara Dagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du cru au cuit, Paris (Projet Collectif Argiles de l’UMR 7041-Arscan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Faivre, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium of the 12th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, 2020, Bologna (on line), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660390v1</w:t>
+                <w:t xml:space="preserve">hal-04660381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la spécialisation des espaces de production de poterie durant le 4e mill. av. n. è. dans la région du Tigre</w:t>
               </w:r>
@@ -2723,96 +2723,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiln technology and potters’ agency in the EBA: the social construct of Logardan firing areas, western Qara Dagh</w:t>
+                <w:t xml:space="preserve">Construire un four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 12th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, 2020, Bologna (on line), Italy</w:t>
+              <w:t xml:space="preserve">Du cru au cuit, Paris (Projet Collectif Argiles de l’UMR 7041-Arscan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Faivre, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660381v1</w:t>
+                <w:t xml:space="preserve">hal-04660390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting Kiln’s Functioning: A Matter of Form</w:t>
               </w:r>
@@ -3554,51 +3554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FArMQaD back in the field at Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du feu et de son travail : un compte rendu sensoriel de cuissons expérimentales de poteries à Jalès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,165 +3844,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavalier</w:t>
+                <w:t xml:space="preserve">Figurine de musicien (joueur de Luth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes Oubliés : De l'empire Hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660089v1</w:t>
+                <w:t xml:space="preserve">hal-04660091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurine de musicien (joueur de Luth)</w:t>
+                <w:t xml:space="preserve">Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes Oubliés : De l'empire Hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660091v1</w:t>
+                <w:t xml:space="preserve">hal-04660089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4108,51 +4108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lisein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Preliminary report on the fieldwork activities at Tell Oueili, June and October 2019”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4309,51 +4309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Fifth Season of Excavations at Girdi Qala and Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,51 +4431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Fifth Season of Excavations at Girdi Qala and Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64C49235"/>
+    <w:nsid w:val="88614FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-padovani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5983-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.36.1.2025.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/eap/29345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rzk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campeggi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peyronel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426.i" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-padovani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5983-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.36.1.2025.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/eap/29345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rzk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campeggi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peyronel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426.i" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>