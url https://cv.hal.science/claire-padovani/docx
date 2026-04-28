--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -1317,954 +1317,954 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Organisation of Pottery Production in the First Urban Societies. Pyrotechnology and Pottery Working Spaces in Southwest Asia (4th- 3rd mill.)</w:t>
+                <w:t xml:space="preserve">The Ubaid 4-Early Uruk transition: Preliminary results of the 2025 field season at Uwaili, Southern Iraq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives on the Early Bronze Age in the Greater Levant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marta Luciani; Doralice Klainscek, Apr 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">BANEA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021610v1</w:t>
+                <w:t xml:space="preserve">hal-05601542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégamachines ou artisans du feu ? Critique archéologique du « mythe de la machine », à travers l’étude des fours de potiers dans l’industrie céramique protohistorique en Mésopotamie</w:t>
+                <w:t xml:space="preserve">The Organisation of Pottery Production in the First Urban Societies. Pyrotechnology and Pottery Working Spaces in Southwest Asia (4th- 3rd mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOCRITIQUE(S) RETOUR SUR 3,3 MILLIONS D’ANNÉES D’EXTÉRIORISATION TECHNIQUE DES CAPACITÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nanterre (MSH Mondes), France</w:t>
+              <w:t xml:space="preserve">New Perspectives on the Early Bronze Age in the Greater Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Luciani; Doralice Klainscek, Apr 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005850v1</w:t>
+                <w:t xml:space="preserve">hal-05021610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority, Local Practices: Labour and Production in Ur III Ceramic Workshop at Logardan, Iraqi Kurdistan</w:t>
+                <w:t xml:space="preserve">Mégamachines ou artisans du feu ? Critique archéologique du « mythe de la machine », à travers l’étude des fours de potiers dans l’industrie céramique protohistorique en Mésopotamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Rencontre Assyriologique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">TECHNOCRITIQUE(S) RETOUR SUR 3,3 MILLIONS D’ANNÉES D’EXTÉRIORISATION TECHNIQUE DES CAPACITÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155833v1</w:t>
+                <w:t xml:space="preserve">hal-05005850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery Production Systems as Cultural Markers? Investigating the Variability of Economic Development Paths in Urban Societies (4th and 3rd millennium BCE)</w:t>
+                <w:t xml:space="preserve">Central Authority, Local Practices: Labour and Production in Ur III Ceramic Workshop at Logardan, Iraqi Kurdistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 14th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">70th Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103014v1</w:t>
+                <w:t xml:space="preserve">hal-05155833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing Structures In and Around Monumental Buildings during the 4th and the 3rd mill. BCE in Southwest Asia</w:t>
+                <w:t xml:space="preserve">Pottery Production Systems as Cultural Markers? Investigating the Variability of Economic Development Paths in Urban Societies (4th and 3rd millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening Horizons 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Symposium of the 14th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942369v1</w:t>
+                <w:t xml:space="preserve">hal-05103014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Fire: Sensory Perceptions and Pyrotechnical Choices in Chalcolithic Pottery Production of Southwestern Asia</w:t>
+                <w:t xml:space="preserve">Firing Structures In and Around Monumental Buildings during the 4th and the 3rd mill. BCE in Southwest Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2025 - Session 77: "From Fire to Complexity: Kiln Innovations and Socioeconomic Dynamics in Pottery Production".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Broadening Horizons 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241528v1</w:t>
+                <w:t xml:space="preserve">hal-04942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey form an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing TEchnology</w:t>
+                <w:t xml:space="preserve">Learning Fire: Sensory Perceptions and Pyrotechnical Choices in Chalcolithic Pottery Production of Southwestern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Boston, United States</w:t>
+              <w:t xml:space="preserve">EAA 2025 - Session 77: "From Fire to Complexity: Kiln Innovations and Socioeconomic Dynamics in Pottery Production".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849315v1</w:t>
+                <w:t xml:space="preserve">hal-05241528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey from an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing Technology</w:t>
+                <w:t xml:space="preserve">A Journey form an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing TEchnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Boston, United States</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804783v1</w:t>
+                <w:t xml:space="preserve">hal-04849315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who by Fire? How the potter built the kiln and how the kiln made the potter in ancient Southwest Asia</w:t>
+                <w:t xml:space="preserve">A Journey from an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676339v1</w:t>
+                <w:t xml:space="preserve">hal-04804783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KilnDataBase Project: Data Sharing to Create Knowledge on Ancient Pottery Firing Technologies</w:t>
+                <w:t xml:space="preserve">Who by Fire? How the potter built the kiln and how the kiln made the potter in ancient Southwest Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660420v1</w:t>
+                <w:t xml:space="preserve">hal-04676339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewinding Traditions: An Ethnoarchaeological Enquiry on Ceramic Manufacturing in the Erbil Plain, Iraqi Kurdistan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KilnDataBase Project: Data Sharing to Create Knowledge on Ancient Pottery Firing Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660417v1</w:t>
+                <w:t xml:space="preserve">hal-04660420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations for a Sustainable Ceramic Industry throughout the 3rd Millennium BCE Urbanisation in Mesopotamia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewinding Traditions: An Ethnoarchaeological Enquiry on Ceramic Manufacturing in the Erbil Plain, Iraqi Kurdistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Campeggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Oselini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 13th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Copenhaguen, 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660404v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Kilns to Change Technological and Economic Paradigms</w:t>
               </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Vacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2421,461 +2421,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réexaminer les débuts de la pyrotechnologie céramique en Asie du sud-ouest, 7e – 6e millenaire av. n. è.</w:t>
+                <w:t xml:space="preserve">Innovations for a Sustainable Ceramic Industry throughout the 3rd Millennium BCE Urbanisation in Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Padovani; Julie Flahaut; Sonja Willems, 2022, Paris 1 Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Symposium of the 13th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Copenhaguen, 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660403v1</w:t>
+                <w:t xml:space="preserve">hal-04660404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together, but separately. Making pottery in Logardan at the dawn of the Late Bronze Age: A first interregional assessment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réexaminer les débuts de la pyrotechnologie céramique en Asie du sud-ouest, 7e – 6e millenaire av. n. è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Millennium in Iraqi Kurdistan. New Results, New Perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barbara Couturaud; Aline Tenu, Oct 2022, Erbil, Iraq</w:t>
+              <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Padovani; Julie Flahaut; Sonja Willems, 2022, Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660402v1</w:t>
+                <w:t xml:space="preserve">hal-04660403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiln technology and potters’ agency in the EBA: the social construct of Logardan firing areas, western Qara Dagh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Together, but separately. Making pottery in Logardan at the dawn of the Late Bronze Age: A first interregional assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 12th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, 2020, Bologna (on line), Italy</w:t>
+              <w:t xml:space="preserve">Second Millennium in Iraqi Kurdistan. New Results, New Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barbara Couturaud; Aline Tenu, Oct 2022, Erbil, Iraq</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660381v1</w:t>
+                <w:t xml:space="preserve">hal-04660402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la spécialisation des espaces de production de poterie durant le 4e mill. av. n. è. dans la région du Tigre</w:t>
+                <w:t xml:space="preserve">Kiln technology and potters’ agency in the EBA: the social construct of Logardan firing areas, western Qara Dagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier, typologie et diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5138 - ArAr, 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium of the 12th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, 2020, Bologna (on line), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660394v1</w:t>
+                <w:t xml:space="preserve">hal-04660381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un four</w:t>
+                <w:t xml:space="preserve">Vers la spécialisation des espaces de production de poterie durant le 4e mill. av. n. è. dans la région du Tigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du cru au cuit, Paris (Projet Collectif Argiles de l’UMR 7041-Arscan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Faivre, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier, typologie et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5138 - ArAr, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660390v1</w:t>
+                <w:t xml:space="preserve">hal-04660394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire un four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du cru au cuit, Paris (Projet Collectif Argiles de l’UMR 7041-Arscan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Faivre, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimenting Kiln’s Functioning: A Matter of Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimenting Protohistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERA, 2019, Paris 1 Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2885,98 +2954,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">That’s Hot! Heat Transfer Between Kilns in Late Chalcolithic and Early Bronze Age Ceramic Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2986,107 +3055,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiln Connections: Pyrotechnological Innovations in the Ceramic Industry of Southwest Asia during the 4th and 3rd Millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Copenhagen, Denmark. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447123426.i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3096,51 +3165,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Craft Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3162,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3216,321 +3285,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La morphologie des espaces de travail potiers. Un indice de l’organisation sociale du travail dans les sociétés de la fin du Néolithique et du Chalcolithique en Asie du Sud-Ouest (6500 – 4200 av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs techniques, acteurs sociaux. Des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours. 43es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions APDCA, pp.147-157, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hill on Fire: Strategies of Ceramic Production at Logardan during the Second Half of the Third Millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Couturaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Bronze Age in Iraqi Kudistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’IFPO, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiln Technology and Potters’ Agency in the Early Bronze Age: The Social Construct of Logardan Firing Areas, Western Qara Dagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Marchetti, M. Campeggi, F. Cavaliere, C. D’Orazio, G. Giacosa, E. Mariani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Congress on the Archaeology of the Ancient Near East. 6th- 9th April 2021, Bologna. Vol. 1: Field Reports. Environmental Archaeology. Hammering the Material World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz, pp.475-490, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un four : de la fouille des ateliers de Logardan (Kurdistan iraquien) à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Faivre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage des argiles et terres argileuses : du « cru » au « cuit »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Archaeology, pp.334-346, 2023, 978-1-78969-420-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3540,227 +3609,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FArMQaD back in the field at Logardan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Baldi</w:t>
+                <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux : Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Padovani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melania Zingarello</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735407v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux : Regards croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FArMQaD back in the field at Logardan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonja Willems</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660134v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du feu et de son travail : un compte rendu sensoriel de cuissons expérimentales de poteries à Jalès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3782,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3836,167 +3905,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurine de musicien (joueur de Luth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes Oubliés : De l'empire Hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes Oubliés : De l'empire Hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4006,261 +4075,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on Larsa in the 3rd Millennium: Excavation at Tell F11, in R. Vallet (ed.), Larsa - 'Oueili Annual Report 2022-2023. Preliminary Report on the Results of the 18th and 19th Campaigns at Larsa and the 11th Campaign at Tell el 'Oueili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Abric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2024, pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lisein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Preliminary report on the fieldwork activities at Tell Oueili, June and October 2019”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4273,309 +4342,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2019, General Directorate of Antiquities of Iraq. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Fifth Season of Excavations at Girdi Qala and Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Ahmad Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheima Abdulmassid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] General Directorate of Antiquities of Kurdistan Regional Government. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Fifth Season of Excavations at Girdi Qala and Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Ahmad Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheima Abdulmassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rateb Al-Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] General Directorate of Antiquities of Kurdistan Regional Government. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4643,51 +4712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88614FC1"/>
+    <w:nsid w:val="C2597AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-padovani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5983-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.36.1.2025.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/eap/29345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rzk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campeggi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peyronel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426.i" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-padovani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5983-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.36.1.2025.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/eap/29345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rzk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campeggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peyronel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426.i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>