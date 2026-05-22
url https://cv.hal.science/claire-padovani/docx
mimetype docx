--- v2 (2026-04-28)
+++ v3 (2026-05-22)
@@ -411,196 +411,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiln DataBase (KDB) Project. Creating Knowledge On Ancient Southwest Asia Pottery Firing Technology: Theoretical and Methodological Problems</w:t>
+                <w:t xml:space="preserve">An Emerging Proto-Industrial Paradigm: Recent Data on the Organisation of Ceramic Production in Ur III Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19282/ac.36.1.2025.01⟩</w:t>
+              <w:t xml:space="preserve">Enki &amp; Ptah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.101-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/eap/29345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210865v1</w:t>
+                <w:t xml:space="preserve">hal-05416978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Emerging Proto-Industrial Paradigm: Recent Data on the Organisation of Ceramic Production in Ur III Mesopotamia</w:t>
+                <w:t xml:space="preserve">Kiln DataBase (KDB) Project. Creating Knowledge On Ancient Southwest Asia Pottery Firing Technology: Theoretical and Methodological Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enki &amp; Ptah</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.101-121. </w:t>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.9-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54103/eap/29345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19282/ac.36.1.2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416978v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organisation of Pottery Production in the First Urban Societies. Technical and Social Analysis of Pyrotechnologies and Potters’ Working Spaces in Southwest Asia (4th and 3rd millennium BCE)</w:t>
               </w:r>
@@ -817,317 +817,317 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03502861v1</w:t>
+                <w:t xml:space="preserve">halshs-03088458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimenter le fonctionnement d’un four de potier : Une question de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Bulletin de l'APERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03088458v1</w:t>
+                <w:t xml:space="preserve">hal-04660105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter le fonctionnement d’un four de potier : Une question de forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tell el-‘Uwaili (Dhi Qar province): Preliminary Report on the 2019 fieldwork seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'APERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.113-121</w:t>
+              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660105v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report on the VIIIth And IXth Campaigns at Tell el-‘Uwaili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,77 +1191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,536 +1420,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05601542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Organisation of Pottery Production in the First Urban Societies. Pyrotechnology and Pottery Working Spaces in Southwest Asia (4th- 3rd mill.)</w:t>
+                <w:t xml:space="preserve">Pottery Production Systems as Cultural Markers? Investigating the Variability of Economic Development Paths in Urban Societies (4th and 3rd millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives on the Early Bronze Age in the Greater Levant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marta Luciani; Doralice Klainscek, Apr 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Symposium of the 14th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021610v1</w:t>
+                <w:t xml:space="preserve">hal-05103014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégamachines ou artisans du feu ? Critique archéologique du « mythe de la machine », à travers l’étude des fours de potiers dans l’industrie céramique protohistorique en Mésopotamie</w:t>
+                <w:t xml:space="preserve">Firing Structures In and Around Monumental Buildings during the 4th and the 3rd mill. BCE in Southwest Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOCRITIQUE(S) RETOUR SUR 3,3 MILLIONS D’ANNÉES D’EXTÉRIORISATION TECHNIQUE DES CAPACITÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nanterre (MSH Mondes), France</w:t>
+              <w:t xml:space="preserve">Broadening Horizons 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005850v1</w:t>
+                <w:t xml:space="preserve">hal-04942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority, Local Practices: Labour and Production in Ur III Ceramic Workshop at Logardan, Iraqi Kurdistan</w:t>
+                <w:t xml:space="preserve">Learning Fire: Sensory Perceptions and Pyrotechnical Choices in Chalcolithic Pottery Production of Southwestern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melania Zingarello</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Rencontre Assyriologique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EAA 2025 - Session 77: "From Fire to Complexity: Kiln Innovations and Socioeconomic Dynamics in Pottery Production".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155833v1</w:t>
+                <w:t xml:space="preserve">hal-05241528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery Production Systems as Cultural Markers? Investigating the Variability of Economic Development Paths in Urban Societies (4th and 3rd millennium BCE)</w:t>
+                <w:t xml:space="preserve">The Organisation of Pottery Production in the First Urban Societies. Pyrotechnology and Pottery Working Spaces in Southwest Asia (4th- 3rd mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 14th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">New Perspectives on the Early Bronze Age in the Greater Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Luciani; Doralice Klainscek, Apr 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103014v1</w:t>
+                <w:t xml:space="preserve">hal-05021610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firing Structures In and Around Monumental Buildings during the 4th and the 3rd mill. BCE in Southwest Asia</w:t>
+                <w:t xml:space="preserve">Mégamachines ou artisans du feu ? Critique archéologique du « mythe de la machine », à travers l’étude des fours de potiers dans l’industrie céramique protohistorique en Mésopotamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening Horizons 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">TECHNOCRITIQUE(S) RETOUR SUR 3,3 MILLIONS D’ANNÉES D’EXTÉRIORISATION TECHNIQUE DES CAPACITÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942369v1</w:t>
+                <w:t xml:space="preserve">hal-05005850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Fire: Sensory Perceptions and Pyrotechnical Choices in Chalcolithic Pottery Production of Southwestern Asia</w:t>
+                <w:t xml:space="preserve">Central Authority, Local Practices: Labour and Production in Ur III Ceramic Workshop at Logardan, Iraqi Kurdistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Baldi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2025 - Session 77: "From Fire to Complexity: Kiln Innovations and Socioeconomic Dynamics in Pottery Production".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">70th Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241528v1</w:t>
+                <w:t xml:space="preserve">hal-05155833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey form an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing TEchnology</w:t>
+                <w:t xml:space="preserve">Who by Fire? How the potter built the kiln and how the kiln made the potter in ancient Southwest Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Boston, United States</w:t>
+              <w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849315v1</w:t>
+                <w:t xml:space="preserve">hal-04676339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Journey from an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing Technology</w:t>
               </w:r>
@@ -1998,752 +1998,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who by Fire? How the potter built the kiln and how the kiln made the potter in ancient Southwest Asia</w:t>
+                <w:t xml:space="preserve">KilnDataBase Project: Data Sharing to Create Knowledge on Ancient Pottery Firing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676339v1</w:t>
+                <w:t xml:space="preserve">hal-04660420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KilnDataBase Project: Data Sharing to Create Knowledge on Ancient Pottery Firing Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewinding Traditions: An Ethnoarchaeological Enquiry on Ceramic Manufacturing in the Erbil Plain, Iraqi Kurdistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Campeggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Oselini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660420v1</w:t>
+                <w:t xml:space="preserve">hal-04660417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewinding Traditions: An Ethnoarchaeological Enquiry on Ceramic Manufacturing in the Erbil Plain, Iraqi Kurdistan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Journey form an Individual Database to a Generic Tool: Data Sharing to Create Knowledge on Ancient Southwest Asia Pottery Firing TEchnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BANEA 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ASOR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660417v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Kilns to Change Technological and Economic Paradigms</w:t>
+                <w:t xml:space="preserve">Innovations for a Sustainable Ceramic Industry throughout the 3rd Millennium BCE Urbanisation in Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnese Vacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opening the Ancient World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SASA, 2023, On Line Streaming, United States</w:t>
+              <w:t xml:space="preserve">Symposium of the 13th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Copenhaguen, 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660406v1</w:t>
+                <w:t xml:space="preserve">hal-04660404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Morphology of Potters Workspaces. An Indicator of Social Organisation of Labour in the Late Neolithic and Early Middle Chalcolithic Societies of Southwest Asia (6500-4200 BCE)</w:t>
+                <w:t xml:space="preserve">Connecting Kilns to Change Technological and Economic Paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Peyronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Vacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e Rencontres internationales d'archéologie et d'histoire de Nice Côte d’Azur - Acteurs techniques, acteurs sociaux : des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 7264 CEPAM, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Opening the Ancient World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASA, 2023, On Line Streaming, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660416v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations for a Sustainable Ceramic Industry throughout the 3rd Millennium BCE Urbanisation in Mesopotamia</w:t>
+                <w:t xml:space="preserve">The Morphology of Potters Workspaces. An Indicator of Social Organisation of Labour in the Late Neolithic and Early Middle Chalcolithic Societies of Southwest Asia (6500-4200 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 13th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Copenhaguen, 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">43e Rencontres internationales d'archéologie et d'histoire de Nice Côte d’Azur - Acteurs techniques, acteurs sociaux : des vestiges matériels à l’organisation sociale du travail, de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 7264 CEPAM, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660404v1</w:t>
+                <w:t xml:space="preserve">hal-04660416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réexaminer les débuts de la pyrotechnologie céramique en Asie du sud-ouest, 7e – 6e millenaire av. n. è.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Together, but separately. Making pottery in Logardan at the dawn of the Late Bronze Age: A first interregional assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zingarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Padovani; Julie Flahaut; Sonja Willems, 2022, Paris 1 Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Second Millennium in Iraqi Kurdistan. New Results, New Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barbara Couturaud; Aline Tenu, Oct 2022, Erbil, Iraq</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660403v1</w:t>
+                <w:t xml:space="preserve">hal-04660402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together, but separately. Making pottery in Logardan at the dawn of the Late Bronze Age: A first interregional assessment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réexaminer les débuts de la pyrotechnologie céramique en Asie du sud-ouest, 7e – 6e millenaire av. n. è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Millennium in Iraqi Kurdistan. New Results, New Perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barbara Couturaud; Aline Tenu, Oct 2022, Erbil, Iraq</w:t>
+              <w:t xml:space="preserve">Archéologie de la production céramique et des espaces artisanaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Padovani; Julie Flahaut; Sonja Willems, 2022, Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660402v1</w:t>
+                <w:t xml:space="preserve">hal-04660403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiln technology and potters’ agency in the EBA: the social construct of Logardan firing areas, western Qara Dagh</w:t>
+                <w:t xml:space="preserve">Construire un four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the 12th International Conference of the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, 2020, Bologna (on line), Italy</w:t>
+              <w:t xml:space="preserve">Du cru au cuit, Paris (Projet Collectif Argiles de l’UMR 7041-Arscan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Faivre, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660381v1</w:t>
+                <w:t xml:space="preserve">hal-04660390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la spécialisation des espaces de production de poterie durant le 4e mill. av. n. è. dans la région du Tigre</w:t>
               </w:r>
@@ -2792,96 +2792,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un four</w:t>
+                <w:t xml:space="preserve">Kiln technology and potters’ agency in the EBA: the social construct of Logardan firing areas, western Qara Dagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du cru au cuit, Paris (Projet Collectif Argiles de l’UMR 7041-Arscan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Faivre, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium of the 12th International Conference of the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, 2020, Bologna (on line), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660390v1</w:t>
+                <w:t xml:space="preserve">hal-04660381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting Kiln’s Functioning: A Matter of Form</w:t>
               </w:r>
@@ -3711,77 +3711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FArMQaD back in the field at Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3812,64 +3812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du feu et de son travail : un compte rendu sensoriel de cuissons expérimentales de poteries à Jalès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3913,165 +3913,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurine de musicien (joueur de Luth)</w:t>
+                <w:t xml:space="preserve">Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes Oubliés : De l'empire Hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660091v1</w:t>
+                <w:t xml:space="preserve">hal-04660089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavalier</w:t>
+                <w:t xml:space="preserve">Figurine de musicien (joueur de Luth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes Oubliés : De l'empire Hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660089v1</w:t>
+                <w:t xml:space="preserve">hal-04660091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4089,51 +4089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on Larsa in the 3rd Millennium: Excavation at Tell F11, in R. Vallet (ed.), Larsa - 'Oueili Annual Report 2022-2023. Preliminary Report on the Results of the 18th and 19th Campaigns at Larsa and the 11th Campaign at Tell el 'Oueili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Zingarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,51 +4177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lisein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,51 +4299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Preliminary report on the fieldwork activities at Tell Oueili, June and October 2019”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4378,51 +4378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Fifth Season of Excavations at Girdi Qala and Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Fifth Season of Excavations at Girdi Qala and Logardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,51 +4712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2597AD7"/>
+    <w:nsid w:val="53BB93BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4943,51 +4943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-padovani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5983-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.36.1.2025.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/eap/29345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rzk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campeggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peyronel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426.i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-padovani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5983-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Padovani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/eap/29345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.36.1.2025.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rzk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Abd-El-Kadim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campeggi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peyronel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Vacca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447123426.i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Ahmad Saber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Abdulmassid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>