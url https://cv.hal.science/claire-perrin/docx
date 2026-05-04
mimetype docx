--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7275-4512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192898418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">412146284293115330358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, sociologue de l'Activité Physique Adaptée et du Sport-santé, Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS, UR7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adults with cancer: sociological protocol for a hospital-based mixed methods study (ETAPE-AJA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolf Mongondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Marec-Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e081195. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-081195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Etat veut &amp;quot;faire bouger&amp;quot;. Emergence de la prescription de l'activité physique dans les politiques de santé françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (35), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of handi-climbing consumption. A sociological analysis of the evolution of a service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/9ig0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l’activité physique et des loisirs corporels : enjeux individuels et sociaux du « sport connecté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre le rapport aux APS et les conceptions de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.hs01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau. Analyse sociotechnique de l’émergence d’un dispositif de prescription à l’échelle d’une ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des activités physiques et sportives dans la &amp;quot;carrière d'épileptique&amp;quot; de l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS - CAPAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity as a Public Health Issue: Making, Disseminating and Receiving New Active Health Standards. Introduction to the file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’activité physique adaptée dans le parcours de soins des maladies chroniques : entre réadaptation et éducation salutogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité physique dans la maladie chronique : Proposition d'un cadre théorique d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques nationales et internationales d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le sport : nouvelle thérapeutique des maladies chroniques du XXIe siècle, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique comme objet de santé publique : fabrique, diffusion et réception des nouvelles normes de santé active.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fauteuil tout-terrain mono-roue : analyse sociologique d’une innovation technique et sociale favorisant une accessibilité partagée des espaces outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ACTIVITÉ PHYSIQUE POUR LES MALADES CHRONIQUES : ENTRE POLITIQUES PUBLIQUES, ORGANISATIONS INNOVANTES ET PRATIQUES PROFESSIONNELLES ÉMERGENTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors Série 3 novembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée et enjeux normatifs dans les trajectoires de maladie chronique aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer le patient ou transformer l’action publique? Analyse socio-historique d’une association pour le développement de l’éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of interdisciplinarity in four sport science research centres in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2016.1218551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'couleur de l'Afdet' : parcours d'une association, parcours de l'éducation thérapeutique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association française pour le développement de l'éducation thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l'interdisciplinarité et configuration de quatre Centres de recherche en sciences du sport en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse au crible des enquêtes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.hs01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l'enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l’enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport santé bien être » : les figures de l’expérience juvénile dans les enquêtes épidémiologiques sur la santé des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une pratique régulière d'activité physique lorsqu'on est atteint de diabète de type 2 : entre &amp;quot; trajectoire de maladie &amp;quot; et &amp;quot; carrière de pratiquant d'activité physique adaptée (APA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.224-240. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sport to cope with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA, éducation du patient DT2 et temporalités. Approche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Décision Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1-4), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sdm.13.63-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée et éducation du patient dans les Réseaux Diabète français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), pp.213. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle patterns concerning sports and physical activity, and perceptions of health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Präventivmedizin¶Social and Preventive Medicine¶Médecine social et préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (3), pp.162-171. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-002-8204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble - UGA - Collection " Sport, Culture et Société". Presses Universitaires de Grenoble-UGA Editions, 2022, Sports, cultures, sociétés, Michaël Attali, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en Activité Physique Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Communal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. pp.246, 2006, 978-2-84133-276-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se reconstruire par l'activité physique avec une maladie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se reconstruire par le Sport et l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2026, 978 284 287908 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre passion et visée réformatrice : l’émergence en diabétologie d’un dispositif innovant d’Activité Physique Adaptée intégré et sa diffusion dans les réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, collection "Ethique et pratique médicale". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Pinget &amp; A. Bubeck "Regards croisés sur le diabète"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-028720-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG -UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des corps au point de rencontre du monde du sport et du monde de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA série "Sports, cultures et sociétés". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Perrin, C. Perrier &amp; D. Issanchou "Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et Activité Physique Adaptée : singularités de la rencontre avec l’épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Autrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rompre avec les évidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG -UGA, pp.199-202, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. Gasparini &amp; S. Knobe "Le Sport-santé. De l'action publique aux acteurs sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé : sociologie d’une nouvelle catégorie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et modalités d'intervention en activité physique auprès des malades chroniques : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Inserm : Activité Physique, prévention et traitement des maladies chroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-100, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation technique et innovation sociale : approche sociologique de la trajectoire de la joëlette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Kasprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2017, Montagne et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 Diabetes and Commitment of Seniors to Adapted Physical Activity within the French System of Therapeutic Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Tulle; Cassandra Phoenix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport in Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.43-53, 2015, Global Culture and Sport Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marsault; S. Cornu; L. Giordano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et EPS. Un prétexte, des réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014, Espaces et Temps du Sport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d’intervention : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Marcellini; V. Fortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obésité en question. Analyse transdisciplinaire d’une épidémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Études Hospitalières, pp.223-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporer une pratique physique régulière dans une trajectoire de malade chronique : l’exemple de personnes touchées par le diabète de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en sciences sociales du sport : quelle(s) utilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.217-232, 2011, Sport en société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins et leviers à la pratique ? Table ronde avec Albert Scemama (Chef de projet scientifique à la HAS) et Dr Sarah Dauchy (cheffe du département des soins de support de Gustave Roussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International and french oncology days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Cité universitaire de Paris, Maison internationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la sociologie fait aux politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’axe Politiques de Santé, Sciences Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des réseaux : leviers pour une collaboration fructueuse. Comment renforcer les liens locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maisons sport-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de développement de mesures proactives pour la mise en place d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde avec Mme Martine Deprez, Ministre de la Santé et de la Sécurité sociale et Mr Georges Mischo, Ministre des Sports et Mr Guillaume Steichen médecin (AMMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement du Grand Duché du Luxembourg, Aug 2024, Maison du Luxembourg, Village olympique, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collectif ALLIANCE : Astengo A., Heusler L., Lagaron T., Cauquil A., Grandjean I., Geraud M., Gherairi Bailly L., Bruneau C., Perrin C., Mongondry R. & Maazaoui S., Recherche collaborative et adolescents/jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, Hôtel de Région, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sport or physical activity when inactive : rethinking accessibility through attachment/detachment theories, 3rd IRDC, Belfast, le 12 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRDC (Interdisciplinarity Conférence on Disability and Consomption)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hilary Downey, Anthony Beudaert et Jean-Philippe Nau, Apr 2024, Belfast (Queen's University), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire de l’Activité Physique Adaptée confrontée aux dynamiques professionnelles autour de la prescription d’activité physique à visée de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la prévention organisée par le laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Frau, Sep 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive : APA et santé : du concept au métier d’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème entretiens de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des APS ou promotion de la santé par l’AP ? Mise en tension des professionnalités en référence à des paradigmes distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de l’enseignant en Activité Physique Adaptée dans le monde médical : analyse des dynamiques professionnelles impulsées par la loi de modernisation du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Approcher le monde professionnel de la santé par ses marges, AISLF CR 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal- Université de Téluq, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de l’APA sous l’effet des politiques publiques : quelle(s) place(s) pour la psychiatrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’activité physique en psychiatrie Vinactiv, le soin en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Haesebaert, Sep 2023, Lyon Vinatier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique : un déterminant favorable pour la santé des jeunes, des familles et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées de valorisation de la recherche, Ecole Nationale de protection judiciaire de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la qualification STAPS-APA-S dans le code de la santé publique : une étape controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du RT 31 de l’AFS « Les métiers du sport entre changements, permanences et résistances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proscription à la prescription de l’activité physique dans la trajectoire de l'épilepsie pharmaco-résistante : Enquête à l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires SantESiH (Montpellier), CRESCO (Toulouse) et Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en APA à l’interface des mondes de la santé et du sport : le cas de la préparation de la loi de 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale - Corps douloureux et mouvement : évolution des appuis normatifs dans l’espace social de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de rééducation de l’AHREK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la recherche et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Assises Européennes du Sport Santé sur Ordonnance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle collaborative : quels défis pour les chercheurs en sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’APA dans le parcours de soins de l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de la SFSA (Société Française pour la Santé de l’adolescent)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon HCL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser et enrôler pour développer les pouvoirs d’agir en APA. Analyse sociotechnique d’un dispositif de prescription d’activité physique à l’échelle d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPAS - Les capacitaires activations physiques adaptées de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences du sport-santé de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée comme espace intermédiaire entre le monde du soin et le monde des loisirs sportifs, support de reconstruction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Se reconstruire par le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour engager le mouvement ? entre organisations innovantes, groupes professionnels émergents et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, France-assos-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAS, Nov 2021, Lyon Maison des italiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aimer bouger ça s’apprend et ça se partage » Approche sociologique d’expériences de malades chroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jun 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of sociology of sport, ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l'intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale François Mitterand, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité Physique pour aider les malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Unlimitech. Festival Sport et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Matmut stadium Palais des sports, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de l'activité physique à des fins de santé ou promotion de la santé par l'activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l’intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport sur ordonnance dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incontournables en cancérologie, Centre de coordination en cancérologie de l’Isère, la Savoie et la Haute-Savoie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-les-Bains Centre des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et enjeux normatifs dans les trajectoires de maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body week 2018 : S’activer. Du sport santé au sport inclusif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'intégration de l'activité physique adaptée dans les parcours des maladies chroniques : enjeux scientifiques, méthodologiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF - Activité physique, santé et innovations : Questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, MSH Lyon Saint-Etienne, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joëlette, une innovation technique et sociale pour un tourisme sportif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel tourisme sportif ? La fabrique d’une expérience contemporaine de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et cancer du sein : lutte contre la fatigue, (re)conquête d'espaces d'action et reconfiguration de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matuzesky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du congrès de l'AFDET : la &amp;quot; couleur de l'Afdet&amp;quot;, parcours d'une association, parcours de l'éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de l'AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Maison de la Chimie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux normatifs de l'activité physique adaptée dans le parcours de malades chroniques aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, Université Paris Descartes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en APAS : quelle suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Congrès National des professionnels en APA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d’acteurs et des reconfigurations du mouvement sportif face à l’émergence du sport sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement improbable dans une pratique physique via des dispositifs innovants du monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres internationales REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l’éducation thérapeutique du patient au prisme d’une association française : enjeu et interdisciplinarité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d&amp;quot;intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration d&amp;quot;un référentiel métier dans la construction du territoire de l'enseignant en APA : approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPA - Les professionnels en APA : quel avenir dans la santé de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire professionnel de l'enseignant en APA au coeur des nouvelles dynamiques institutionnelles concernant l&amp;quot;activité physique comme thérapeutique non médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l'éducation thérapeutique du patient au prisme d&amp;quot;une association française : enjeu et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d'intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité en APA. La didactique professionnelle dans les métiers adressés à autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du CERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps capable, non coupable : l’intervention en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps capacitaire, corps déficitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding physical activity in the lives of older people and autonomy : the case of people with T2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoire de l’APA dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des professionnels des activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP-APA, May 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRISSUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APA dans les dynamiques professionnelles autour de l’AP pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sport-santé et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sports and physical activity with chronic illness in older age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une stratégie professionnelle de reconnaissance des « enseignants en APA » par la SFP-APA pour les chercheurs et les formateurs en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’un référentiel professionnel pour l’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de l’obésité : contribution de la sociologie à l’analyse des logiques d’intervention en APA-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée pour les personnes atteintes de diabète de type 2 : approche sociologique des « carrières de pratiquant d’APA » dans leurs relations avec la «trajectoire de maladie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et interdisciplinarité : entre institution, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort, apprentissage moteur en rink hockey et pratiques autoréflexives dans la trajectoire de prévention de l’obésité : étude sociologique de l’expérience dans un dispositif mis en place dans un Réppop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de reconnaissance d’une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological study of the uses of adapted physical activity in the care of severe epilepsy at the Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Epilepsy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbon (Portugal), Portugal. , 66 (S4), 2025, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epi.18690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sociologique des usages de l'Activité Physique Adaptée dans la prise en soins des épilepsies sévères l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Journées françaises de l’Épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'activité physique dans le parcours de soin de l'épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées Françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAILLER LES RÉSEAUX SPORT-SANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation du dispositif villeurbannais &amp;quot;En forme sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ratnane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1 (UCBL). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique : Prévention et traitement des maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freyssenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2019, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / 824 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités physiques et sportives et sante : étude des représentations sociales et expérimentation dans un centre de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin Petament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN10354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7275-4512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192898418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">412146284293115330358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, sociologue de l'Activité Physique Adaptée et du Sport-santé, Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS, UR7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adults with cancer: sociological protocol for a hospital-based mixed methods study (ETAPE-AJA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolf Mongondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Marec-Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e081195. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-081195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Etat veut &amp;quot;faire bouger&amp;quot;. Emergence de la prescription de l'activité physique dans les politiques de santé françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (35), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of handi-climbing consumption. A sociological analysis of the evolution of a service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/9ig0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau. Analyse sociotechnique de l’émergence d’un dispositif de prescription à l’échelle d’une ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre le rapport aux APS et les conceptions de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.hs01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l’activité physique et des loisirs corporels : enjeux individuels et sociaux du « sport connecté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des activités physiques et sportives dans la &amp;quot;carrière d'épileptique&amp;quot; de l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS - CAPAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’activité physique adaptée dans le parcours de soins des maladies chroniques : entre réadaptation et éducation salutogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité physique dans la maladie chronique : Proposition d'un cadre théorique d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity as a Public Health Issue: Making, Disseminating and Receiving New Active Health Standards. Introduction to the file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique comme objet de santé publique : fabrique, diffusion et réception des nouvelles normes de santé active.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques nationales et internationales d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le sport : nouvelle thérapeutique des maladies chroniques du XXIe siècle, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fauteuil tout-terrain mono-roue : analyse sociologique d’une innovation technique et sociale favorisant une accessibilité partagée des espaces outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ACTIVITÉ PHYSIQUE POUR LES MALADES CHRONIQUES : ENTRE POLITIQUES PUBLIQUES, ORGANISATIONS INNOVANTES ET PRATIQUES PROFESSIONNELLES ÉMERGENTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors Série 3 novembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée et enjeux normatifs dans les trajectoires de maladie chronique aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer le patient ou transformer l’action publique? Analyse socio-historique d’une association pour le développement de l’éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of interdisciplinarity in four sport science research centres in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2016.1218551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'couleur de l'Afdet' : parcours d'une association, parcours de l'éducation thérapeutique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association française pour le développement de l'éducation thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse au crible des enquêtes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.hs01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l'interdisciplinarité et configuration de quatre Centres de recherche en sciences du sport en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l'enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l’enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport santé bien être » : les figures de l’expérience juvénile dans les enquêtes épidémiologiques sur la santé des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une pratique régulière d'activité physique lorsqu'on est atteint de diabète de type 2 : entre &amp;quot; trajectoire de maladie &amp;quot; et &amp;quot; carrière de pratiquant d'activité physique adaptée (APA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.224-240. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sport to cope with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA, éducation du patient DT2 et temporalités. Approche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Décision Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1-4), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sdm.13.63-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée et éducation du patient dans les Réseaux Diabète français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), pp.213. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle patterns concerning sports and physical activity, and perceptions of health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Präventivmedizin¶Social and Preventive Medicine¶Médecine social et préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (3), pp.162-171. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-002-8204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble - UGA - Collection " Sport, Culture et Société". Presses Universitaires de Grenoble-UGA Editions, 2022, Sports, cultures, sociétés, Michaël Attali, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en Activité Physique Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Communal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. pp.246, 2006, 978-2-84133-276-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se reconstruire par l'activité physique avec une maladie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se reconstruire par le Sport et l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2026, 978 284 287908 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre passion et visée réformatrice : l’émergence en diabétologie d’un dispositif innovant d’Activité Physique Adaptée intégré et sa diffusion dans les réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, collection "Ethique et pratique médicale". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Pinget &amp; A. Bubeck "Regards croisés sur le diabète"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-028720-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG -UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des corps au point de rencontre du monde du sport et du monde de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA série "Sports, cultures et sociétés". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Perrin, C. Perrier &amp; D. Issanchou "Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et Activité Physique Adaptée : singularités de la rencontre avec l’épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Autrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rompre avec les évidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG -UGA, pp.199-202, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. Gasparini &amp; S. Knobe "Le Sport-santé. De l'action publique aux acteurs sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé : sociologie d’une nouvelle catégorie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et modalités d'intervention en activité physique auprès des malades chroniques : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Inserm : Activité Physique, prévention et traitement des maladies chroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-100, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation technique et innovation sociale : approche sociologique de la trajectoire de la joëlette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Kasprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2017, Montagne et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 Diabetes and Commitment of Seniors to Adapted Physical Activity within the French System of Therapeutic Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Tulle; Cassandra Phoenix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport in Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.43-53, 2015, Global Culture and Sport Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d’intervention : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Marcellini; V. Fortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obésité en question. Analyse transdisciplinaire d’une épidémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Études Hospitalières, pp.223-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marsault; S. Cornu; L. Giordano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et EPS. Un prétexte, des réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014, Espaces et Temps du Sport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporer une pratique physique régulière dans une trajectoire de malade chronique : l’exemple de personnes touchées par le diabète de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en sciences sociales du sport : quelle(s) utilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.217-232, 2011, Sport en société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins et leviers à la pratique ? Table ronde avec Albert Scemama (Chef de projet scientifique à la HAS) et Dr Sarah Dauchy (cheffe du département des soins de support de Gustave Roussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International and french oncology days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Cité universitaire de Paris, Maison internationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la sociologie fait aux politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’axe Politiques de Santé, Sciences Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des réseaux : leviers pour une collaboration fructueuse. Comment renforcer les liens locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maisons sport-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de développement de mesures proactives pour la mise en place d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde avec Mme Martine Deprez, Ministre de la Santé et de la Sécurité sociale et Mr Georges Mischo, Ministre des Sports et Mr Guillaume Steichen médecin (AMMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement du Grand Duché du Luxembourg, Aug 2024, Maison du Luxembourg, Village olympique, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collectif ALLIANCE : Astengo A., Heusler L., Lagaron T., Cauquil A., Grandjean I., Geraud M., Gherairi Bailly L., Bruneau C., Perrin C., Mongondry R. & Maazaoui S., Recherche collaborative et adolescents/jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, Hôtel de Région, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sport or physical activity when inactive : rethinking accessibility through attachment/detachment theories, 3rd IRDC, Belfast, le 12 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRDC (Interdisciplinarity Conférence on Disability and Consomption)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hilary Downey, Anthony Beudaert et Jean-Philippe Nau, Apr 2024, Belfast (Queen's University), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de l’enseignant en Activité Physique Adaptée dans le monde médical : analyse des dynamiques professionnelles impulsées par la loi de modernisation du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Approcher le monde professionnel de la santé par ses marges, AISLF CR 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal- Université de Téluq, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire de l’Activité Physique Adaptée confrontée aux dynamiques professionnelles autour de la prescription d’activité physique à visée de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la prévention organisée par le laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Frau, Sep 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive : APA et santé : du concept au métier d’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème entretiens de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des APS ou promotion de la santé par l’AP ? Mise en tension des professionnalités en référence à des paradigmes distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de l’APA sous l’effet des politiques publiques : quelle(s) place(s) pour la psychiatrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’activité physique en psychiatrie Vinactiv, le soin en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Haesebaert, Sep 2023, Lyon Vinatier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique : un déterminant favorable pour la santé des jeunes, des familles et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées de valorisation de la recherche, Ecole Nationale de protection judiciaire de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la qualification STAPS-APA-S dans le code de la santé publique : une étape controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du RT 31 de l’AFS « Les métiers du sport entre changements, permanences et résistances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en APA à l’interface des mondes de la santé et du sport : le cas de la préparation de la loi de 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale - Corps douloureux et mouvement : évolution des appuis normatifs dans l’espace social de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de rééducation de l’AHREK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la recherche et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Assises Européennes du Sport Santé sur Ordonnance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proscription à la prescription de l’activité physique dans la trajectoire de l'épilepsie pharmaco-résistante : Enquête à l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires SantESiH (Montpellier), CRESCO (Toulouse) et Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle collaborative : quels défis pour les chercheurs en sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser et enrôler pour développer les pouvoirs d’agir en APA. Analyse sociotechnique d’un dispositif de prescription d’activité physique à l’échelle d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPAS - Les capacitaires activations physiques adaptées de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences du sport-santé de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’APA dans le parcours de soins de l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de la SFSA (Société Française pour la Santé de l’adolescent)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon HCL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour engager le mouvement ? entre organisations innovantes, groupes professionnels émergents et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, France-assos-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAS, Nov 2021, Lyon Maison des italiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée comme espace intermédiaire entre le monde du soin et le monde des loisirs sportifs, support de reconstruction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Se reconstruire par le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aimer bouger ça s’apprend et ça se partage » Approche sociologique d’expériences de malades chroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jun 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of sociology of sport, ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l'intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale François Mitterand, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité Physique pour aider les malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Unlimitech. Festival Sport et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Matmut stadium Palais des sports, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l’intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de l'activité physique à des fins de santé ou promotion de la santé par l'activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport sur ordonnance dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incontournables en cancérologie, Centre de coordination en cancérologie de l’Isère, la Savoie et la Haute-Savoie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-les-Bains Centre des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'intégration de l'activité physique adaptée dans les parcours des maladies chroniques : enjeux scientifiques, méthodologiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF - Activité physique, santé et innovations : Questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, MSH Lyon Saint-Etienne, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et enjeux normatifs dans les trajectoires de maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body week 2018 : S’activer. Du sport santé au sport inclusif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joëlette, une innovation technique et sociale pour un tourisme sportif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel tourisme sportif ? La fabrique d’une expérience contemporaine de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du congrès de l'AFDET : la &amp;quot; couleur de l'Afdet&amp;quot;, parcours d'une association, parcours de l'éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de l'AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Maison de la Chimie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et cancer du sein : lutte contre la fatigue, (re)conquête d'espaces d'action et reconfiguration de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matuzesky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux normatifs de l'activité physique adaptée dans le parcours de malades chroniques aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, Université Paris Descartes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d’acteurs et des reconfigurations du mouvement sportif face à l’émergence du sport sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en APAS : quelle suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Congrès National des professionnels en APA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l’éducation thérapeutique du patient au prisme d’une association française : enjeu et interdisciplinarité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement improbable dans une pratique physique via des dispositifs innovants du monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres internationales REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d&amp;quot;intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration d&amp;quot;un référentiel métier dans la construction du territoire de l'enseignant en APA : approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPA - Les professionnels en APA : quel avenir dans la santé de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l'éducation thérapeutique du patient au prisme d&amp;quot;une association française : enjeu et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d'intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire professionnel de l'enseignant en APA au coeur des nouvelles dynamiques institutionnelles concernant l&amp;quot;activité physique comme thérapeutique non médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoire de l’APA dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des professionnels des activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP-APA, May 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRISSUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APA dans les dynamiques professionnelles autour de l’AP pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sport-santé et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sports and physical activity with chronic illness in older age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding physical activity in the lives of older people and autonomy : the case of people with T2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité en APA. La didactique professionnelle dans les métiers adressés à autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du CERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps capable, non coupable : l’intervention en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps capacitaire, corps déficitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une stratégie professionnelle de reconnaissance des « enseignants en APA » par la SFP-APA pour les chercheurs et les formateurs en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de l’obésité : contribution de la sociologie à l’analyse des logiques d’intervention en APA-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’un référentiel professionnel pour l’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée pour les personnes atteintes de diabète de type 2 : approche sociologique des « carrières de pratiquant d’APA » dans leurs relations avec la «trajectoire de maladie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et interdisciplinarité : entre institution, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort, apprentissage moteur en rink hockey et pratiques autoréflexives dans la trajectoire de prévention de l’obésité : étude sociologique de l’expérience dans un dispositif mis en place dans un Réppop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de reconnaissance d’une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et réception d'un programme d'exercice aérobie en oncologie pulmonaire: une étude sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONE HEALTH EN ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, ENS Lyon, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological study of the uses of adapted physical activity in the care of severe epilepsy at the Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Epilepsy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbon (Portugal), Portugal. , 66 (S4), 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epi.18690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sociologique des usages de l'Activité Physique Adaptée dans la prise en soins des épilepsies sévères l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Journées françaises de l’Épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'activité physique dans le parcours de soin de l'épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées Françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAILLER LES RÉSEAUX SPORT-SANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation du dispositif villeurbannais &amp;quot;En forme sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ratnane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1 (UCBL). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique : Prévention et traitement des maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freyssenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2019, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / 824 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités physiques et sportives et sante : étude des représentations sociales et expérimentation dans un centre de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin Petament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN10354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90C304A1"/>
+    <w:nsid w:val="65DC1BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-4512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192898418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/412146284293115330358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lhopital" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boutroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9ig0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7GKN6WDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Boeck Sup&#233;rieur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.hs01.0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03236198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1218551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.hs01.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.63-82" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gueguen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deschamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-002-8204-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Communal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bogaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Kasprzak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matuzesky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02895938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barbin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18690" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ratnane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gremy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754167v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin Petament" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10354" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-4512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192898418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/412146284293115330358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lhopital" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boutroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9ig0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Boeck Sup&#233;rieur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.hs01.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140970" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12630" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7GKN6WDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03236198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1218551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.hs01.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.63-82" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gueguen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deschamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-002-8204-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Communal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bogaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Kasprzak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358649v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matuzesky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02895938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barbin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18690" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ratnane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gremy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin Petament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10354" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>