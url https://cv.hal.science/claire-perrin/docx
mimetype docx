--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7275-4512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192898418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">412146284293115330358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, sociologue de l'Activité Physique Adaptée et du Sport-santé, Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS, UR7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adults with cancer: sociological protocol for a hospital-based mixed methods study (ETAPE-AJA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolf Mongondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Marec-Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e081195. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-081195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Etat veut &amp;quot;faire bouger&amp;quot;. Emergence de la prescription de l'activité physique dans les politiques de santé françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (35), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of handi-climbing consumption. A sociological analysis of the evolution of a service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/9ig0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau. Analyse sociotechnique de l’émergence d’un dispositif de prescription à l’échelle d’une ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre le rapport aux APS et les conceptions de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.hs01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l’activité physique et des loisirs corporels : enjeux individuels et sociaux du « sport connecté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des activités physiques et sportives dans la &amp;quot;carrière d'épileptique&amp;quot; de l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS - CAPAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’activité physique adaptée dans le parcours de soins des maladies chroniques : entre réadaptation et éducation salutogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité physique dans la maladie chronique : Proposition d'un cadre théorique d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity as a Public Health Issue: Making, Disseminating and Receiving New Active Health Standards. Introduction to the file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique comme objet de santé publique : fabrique, diffusion et réception des nouvelles normes de santé active.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques nationales et internationales d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le sport : nouvelle thérapeutique des maladies chroniques du XXIe siècle, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fauteuil tout-terrain mono-roue : analyse sociologique d’une innovation technique et sociale favorisant une accessibilité partagée des espaces outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ACTIVITÉ PHYSIQUE POUR LES MALADES CHRONIQUES : ENTRE POLITIQUES PUBLIQUES, ORGANISATIONS INNOVANTES ET PRATIQUES PROFESSIONNELLES ÉMERGENTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors Série 3 novembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée et enjeux normatifs dans les trajectoires de maladie chronique aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer le patient ou transformer l’action publique? Analyse socio-historique d’une association pour le développement de l’éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of interdisciplinarity in four sport science research centres in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2016.1218551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'couleur de l'Afdet' : parcours d'une association, parcours de l'éducation thérapeutique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association française pour le développement de l'éducation thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse au crible des enquêtes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.hs01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l'interdisciplinarité et configuration de quatre Centres de recherche en sciences du sport en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l'enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l’enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport santé bien être » : les figures de l’expérience juvénile dans les enquêtes épidémiologiques sur la santé des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une pratique régulière d'activité physique lorsqu'on est atteint de diabète de type 2 : entre &amp;quot; trajectoire de maladie &amp;quot; et &amp;quot; carrière de pratiquant d'activité physique adaptée (APA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.224-240. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sport to cope with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA, éducation du patient DT2 et temporalités. Approche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Décision Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1-4), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sdm.13.63-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée et éducation du patient dans les Réseaux Diabète français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), pp.213. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle patterns concerning sports and physical activity, and perceptions of health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Präventivmedizin¶Social and Preventive Medicine¶Médecine social et préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (3), pp.162-171. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-002-8204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble - UGA - Collection " Sport, Culture et Société". Presses Universitaires de Grenoble-UGA Editions, 2022, Sports, cultures, sociétés, Michaël Attali, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en Activité Physique Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Communal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. pp.246, 2006, 978-2-84133-276-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se reconstruire par l'activité physique avec une maladie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se reconstruire par le Sport et l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2026, 978 284 287908 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre passion et visée réformatrice : l’émergence en diabétologie d’un dispositif innovant d’Activité Physique Adaptée intégré et sa diffusion dans les réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, collection "Ethique et pratique médicale". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Pinget &amp; A. Bubeck "Regards croisés sur le diabète"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-028720-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG -UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des corps au point de rencontre du monde du sport et du monde de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA série "Sports, cultures et sociétés". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Perrin, C. Perrier &amp; D. Issanchou "Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et Activité Physique Adaptée : singularités de la rencontre avec l’épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Autrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rompre avec les évidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG -UGA, pp.199-202, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. Gasparini &amp; S. Knobe "Le Sport-santé. De l'action publique aux acteurs sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé : sociologie d’une nouvelle catégorie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et modalités d'intervention en activité physique auprès des malades chroniques : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Inserm : Activité Physique, prévention et traitement des maladies chroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-100, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation technique et innovation sociale : approche sociologique de la trajectoire de la joëlette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Kasprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2017, Montagne et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 Diabetes and Commitment of Seniors to Adapted Physical Activity within the French System of Therapeutic Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Tulle; Cassandra Phoenix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport in Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.43-53, 2015, Global Culture and Sport Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d’intervention : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Marcellini; V. Fortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obésité en question. Analyse transdisciplinaire d’une épidémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Études Hospitalières, pp.223-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marsault; S. Cornu; L. Giordano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et EPS. Un prétexte, des réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014, Espaces et Temps du Sport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporer une pratique physique régulière dans une trajectoire de malade chronique : l’exemple de personnes touchées par le diabète de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en sciences sociales du sport : quelle(s) utilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.217-232, 2011, Sport en société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins et leviers à la pratique ? Table ronde avec Albert Scemama (Chef de projet scientifique à la HAS) et Dr Sarah Dauchy (cheffe du département des soins de support de Gustave Roussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International and french oncology days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Cité universitaire de Paris, Maison internationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la sociologie fait aux politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’axe Politiques de Santé, Sciences Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des réseaux : leviers pour une collaboration fructueuse. Comment renforcer les liens locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maisons sport-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de développement de mesures proactives pour la mise en place d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde avec Mme Martine Deprez, Ministre de la Santé et de la Sécurité sociale et Mr Georges Mischo, Ministre des Sports et Mr Guillaume Steichen médecin (AMMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement du Grand Duché du Luxembourg, Aug 2024, Maison du Luxembourg, Village olympique, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collectif ALLIANCE : Astengo A., Heusler L., Lagaron T., Cauquil A., Grandjean I., Geraud M., Gherairi Bailly L., Bruneau C., Perrin C., Mongondry R. & Maazaoui S., Recherche collaborative et adolescents/jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, Hôtel de Région, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sport or physical activity when inactive : rethinking accessibility through attachment/detachment theories, 3rd IRDC, Belfast, le 12 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRDC (Interdisciplinarity Conférence on Disability and Consomption)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hilary Downey, Anthony Beudaert et Jean-Philippe Nau, Apr 2024, Belfast (Queen's University), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de l’enseignant en Activité Physique Adaptée dans le monde médical : analyse des dynamiques professionnelles impulsées par la loi de modernisation du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Approcher le monde professionnel de la santé par ses marges, AISLF CR 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal- Université de Téluq, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire de l’Activité Physique Adaptée confrontée aux dynamiques professionnelles autour de la prescription d’activité physique à visée de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la prévention organisée par le laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Frau, Sep 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive : APA et santé : du concept au métier d’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème entretiens de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des APS ou promotion de la santé par l’AP ? Mise en tension des professionnalités en référence à des paradigmes distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de l’APA sous l’effet des politiques publiques : quelle(s) place(s) pour la psychiatrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’activité physique en psychiatrie Vinactiv, le soin en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Haesebaert, Sep 2023, Lyon Vinatier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique : un déterminant favorable pour la santé des jeunes, des familles et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées de valorisation de la recherche, Ecole Nationale de protection judiciaire de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la qualification STAPS-APA-S dans le code de la santé publique : une étape controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du RT 31 de l’AFS « Les métiers du sport entre changements, permanences et résistances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en APA à l’interface des mondes de la santé et du sport : le cas de la préparation de la loi de 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale - Corps douloureux et mouvement : évolution des appuis normatifs dans l’espace social de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de rééducation de l’AHREK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la recherche et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Assises Européennes du Sport Santé sur Ordonnance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proscription à la prescription de l’activité physique dans la trajectoire de l'épilepsie pharmaco-résistante : Enquête à l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires SantESiH (Montpellier), CRESCO (Toulouse) et Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle collaborative : quels défis pour les chercheurs en sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser et enrôler pour développer les pouvoirs d’agir en APA. Analyse sociotechnique d’un dispositif de prescription d’activité physique à l’échelle d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPAS - Les capacitaires activations physiques adaptées de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences du sport-santé de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’APA dans le parcours de soins de l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de la SFSA (Société Française pour la Santé de l’adolescent)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon HCL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour engager le mouvement ? entre organisations innovantes, groupes professionnels émergents et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, France-assos-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAS, Nov 2021, Lyon Maison des italiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée comme espace intermédiaire entre le monde du soin et le monde des loisirs sportifs, support de reconstruction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Se reconstruire par le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aimer bouger ça s’apprend et ça se partage » Approche sociologique d’expériences de malades chroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jun 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of sociology of sport, ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l'intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale François Mitterand, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité Physique pour aider les malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Unlimitech. Festival Sport et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Matmut stadium Palais des sports, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l’intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de l'activité physique à des fins de santé ou promotion de la santé par l'activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport sur ordonnance dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incontournables en cancérologie, Centre de coordination en cancérologie de l’Isère, la Savoie et la Haute-Savoie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-les-Bains Centre des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'intégration de l'activité physique adaptée dans les parcours des maladies chroniques : enjeux scientifiques, méthodologiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF - Activité physique, santé et innovations : Questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, MSH Lyon Saint-Etienne, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et enjeux normatifs dans les trajectoires de maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body week 2018 : S’activer. Du sport santé au sport inclusif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joëlette, une innovation technique et sociale pour un tourisme sportif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel tourisme sportif ? La fabrique d’une expérience contemporaine de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du congrès de l'AFDET : la &amp;quot; couleur de l'Afdet&amp;quot;, parcours d'une association, parcours de l'éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de l'AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Maison de la Chimie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et cancer du sein : lutte contre la fatigue, (re)conquête d'espaces d'action et reconfiguration de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matuzesky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux normatifs de l'activité physique adaptée dans le parcours de malades chroniques aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, Université Paris Descartes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d’acteurs et des reconfigurations du mouvement sportif face à l’émergence du sport sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en APAS : quelle suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Congrès National des professionnels en APA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l’éducation thérapeutique du patient au prisme d’une association française : enjeu et interdisciplinarité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement improbable dans une pratique physique via des dispositifs innovants du monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres internationales REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d&amp;quot;intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration d&amp;quot;un référentiel métier dans la construction du territoire de l'enseignant en APA : approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPA - Les professionnels en APA : quel avenir dans la santé de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l'éducation thérapeutique du patient au prisme d&amp;quot;une association française : enjeu et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d'intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire professionnel de l'enseignant en APA au coeur des nouvelles dynamiques institutionnelles concernant l&amp;quot;activité physique comme thérapeutique non médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoire de l’APA dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des professionnels des activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP-APA, May 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRISSUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APA dans les dynamiques professionnelles autour de l’AP pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sport-santé et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sports and physical activity with chronic illness in older age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding physical activity in the lives of older people and autonomy : the case of people with T2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité en APA. La didactique professionnelle dans les métiers adressés à autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du CERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps capable, non coupable : l’intervention en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps capacitaire, corps déficitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une stratégie professionnelle de reconnaissance des « enseignants en APA » par la SFP-APA pour les chercheurs et les formateurs en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de l’obésité : contribution de la sociologie à l’analyse des logiques d’intervention en APA-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’un référentiel professionnel pour l’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée pour les personnes atteintes de diabète de type 2 : approche sociologique des « carrières de pratiquant d’APA » dans leurs relations avec la «trajectoire de maladie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et interdisciplinarité : entre institution, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort, apprentissage moteur en rink hockey et pratiques autoréflexives dans la trajectoire de prévention de l’obésité : étude sociologique de l’expérience dans un dispositif mis en place dans un Réppop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de reconnaissance d’une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et réception d'un programme d'exercice aérobie en oncologie pulmonaire: une étude sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONE HEALTH EN ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, ENS Lyon, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological study of the uses of adapted physical activity in the care of severe epilepsy at the Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Epilepsy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbon (Portugal), Portugal. , 66 (S4), 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epi.18690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sociologique des usages de l'Activité Physique Adaptée dans la prise en soins des épilepsies sévères l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Journées françaises de l’Épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'activité physique dans le parcours de soin de l'épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées Françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAILLER LES RÉSEAUX SPORT-SANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation du dispositif villeurbannais &amp;quot;En forme sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ratnane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1 (UCBL). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique : Prévention et traitement des maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freyssenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2019, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / 824 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités physiques et sportives et sante : étude des représentations sociales et expérimentation dans un centre de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin Petament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN10354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7275-4512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192898418</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">412146284293115330358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, sociologue de l'Activité Physique Adaptée et du Sport-santé, Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS, UR7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of physical activity commitment in adolescents and young adults with cancer: sociological protocol for a hospital-based mixed methods study (ETAPE-AJA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolf Mongondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Marec-Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e081195. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-081195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Etat veut &amp;quot;faire bouger&amp;quot;. Emergence de la prescription de l'activité physique dans les politiques de santé françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (35), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.035.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of handi-climbing consumption. A sociological analysis of the evolution of a service innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/9ig0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l’activité physique et des loisirs corporels : enjeux individuels et sociaux du « sport connecté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre le rapport aux APS et les conceptions de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.131 - 141. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.hs01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée : penser la capacitation en réseau. Analyse sociotechnique de l’émergence d’un dispositif de prescription à l’échelle d’une ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des activités physiques et sportives dans la &amp;quot;carrière d'épileptique&amp;quot; de l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS - CAPAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’activité physique adaptée dans le parcours de soins des maladies chroniques : entre réadaptation et éducation salutogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité physique dans la maladie chronique : Proposition d'un cadre théorique d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity as a Public Health Issue: Making, Disseminating and Receiving New Active Health Standards. Introduction to the file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique comme objet de santé publique : fabrique, diffusion et réception des nouvelles normes de santé active.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques nationales et internationales d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le sport : nouvelle thérapeutique des maladies chroniques du XXIe siècle, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fauteuil tout-terrain mono-roue : analyse sociologique d’une innovation technique et sociale favorisant une accessibilité partagée des espaces outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ACTIVITÉ PHYSIQUE POUR LES MALADES CHRONIQUES : ENTRE POLITIQUES PUBLIQUES, ORGANISATIONS INNOVANTES ET PRATIQUES PROFESSIONNELLES ÉMERGENTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors Série 3 novembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique Adaptée et enjeux normatifs dans les trajectoires de maladie chronique aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer le patient ou transformer l’action publique? Analyse socio-historique d’une association pour le développement de l’éducation thérapeutique du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of interdisciplinarity in four sport science research centres in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2016.1218551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'couleur de l'Afdet' : parcours d'une association, parcours de l'éducation thérapeutique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association française pour le développement de l'éducation thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse au crible des enquêtes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.hs01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de l'interdisciplinarité et configuration de quatre Centres de recherche en sciences du sport en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l'enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du territoire professionnel de l’enseignant en Activité Physique Adaptée dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, S1 (HS), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport santé bien être » : les figures de l’expérience juvénile dans les enquêtes épidémiologiques sur la santé des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Génolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager dans une pratique régulière d'activité physique lorsqu'on est atteint de diabète de type 2 : entre &amp;quot; trajectoire de maladie &amp;quot; et &amp;quot; carrière de pratiquant d'activité physique adaptée (APA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.224-240. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sport to cope with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.189-204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2014.936161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA, éducation du patient DT2 et temporalités. Approche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Décision Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1-4), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sdm.13.63-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée et éducation du patient dans les Réseaux Diabète français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), pp.213. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle patterns concerning sports and physical activity, and perceptions of health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sozial- und Präventivmedizin¶Social and Preventive Medicine¶Médecine social et préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (3), pp.162-171. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-002-8204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble - UGA - Collection " Sport, Culture et Société". Presses Universitaires de Grenoble-UGA Editions, 2022, Sports, cultures, sociétés, Michaël Attali, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en Activité Physique Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Communal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. pp.246, 2006, 978-2-84133-276-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se reconstruire par l'activité physique avec une maladie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se reconstruire par le Sport et l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2026, 978 284 287908 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre passion et visée réformatrice : l’émergence en diabétologie d’un dispositif innovant d’Activité Physique Adaptée intégré et sa diffusion dans les réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, collection "Ethique et pratique médicale". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Pinget &amp; A. Bubeck "Regards croisés sur le diabète"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-028720-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG -UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement des corps au point de rencontre du monde du sport et du monde de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA série "Sports, cultures et sociétés". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Perrin, C. Perrier &amp; D. Issanchou "Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2022, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et Activité Physique Adaptée : singularités de la rencontre avec l’épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Autrement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsie et activité physique. Une pratique adaptée pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-0802-8246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rompre avec les évidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG - UGA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG -UGA, pp.199-202, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W. Gasparini &amp; S. Knobe "Le Sport-santé. De l'action publique aux acteurs sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en AP auprès des patients en affection de longue durée : entre professionnalité émergente et organisations innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé : sociologie d’une nouvelle catégorie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2021, 979-10-344-0105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et modalités d'intervention en activité physique auprès des malades chroniques : approches sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Inserm : Activité Physique, prévention et traitement des maladies chroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-100, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre innovation technique et innovation sociale : approche sociologique de la trajectoire de la joëlette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Kasprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2017, Montagne et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 Diabetes and Commitment of Seniors to Adapted Physical Activity within the French System of Therapeutic Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Tulle; Cassandra Phoenix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity and Sport in Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.43-53, 2015, Global Culture and Sport Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d’intervention : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Marcellini; V. Fortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obésité en question. Analyse transdisciplinaire d’une épidémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Études Hospitalières, pp.223-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Marsault; S. Cornu; L. Giordano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et EPS. Un prétexte, des réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2014, Espaces et Temps du Sport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporer une pratique physique régulière dans une trajectoire de malade chronique : l’exemple de personnes touchées par le diabète de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en sciences sociales du sport : quelle(s) utilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.217-232, 2011, Sport en société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels freins et leviers à la pratique ? Table ronde avec Albert Scemama (Chef de projet scientifique à la HAS) et Dr Sarah Dauchy (cheffe du département des soins de support de Gustave Roussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International and french oncology days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Cité universitaire de Paris, Maison internationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la sociologie fait aux politiques de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’axe Politiques de Santé, Sciences Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des réseaux : leviers pour une collaboration fructueuse. Comment renforcer les liens locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maisons sport-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère chargé des Sports et des Jeux Olympiques et Paralympiques, Jun 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de développement de mesures proactives pour la mise en place d’activité physique pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde avec Mme Martine Deprez, Ministre de la Santé et de la Sécurité sociale et Mr Georges Mischo, Ministre des Sports et Mr Guillaume Steichen médecin (AMMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement du Grand Duché du Luxembourg, Aug 2024, Maison du Luxembourg, Village olympique, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'APA dans les ESSMS : entre politiques publiques et innovations d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collectif ALLIANCE : Astengo A., Heusler L., Lagaron T., Cauquil A., Grandjean I., Geraud M., Gherairi Bailly L., Bruneau C., Perrin C., Mongondry R. & Maazaoui S., Recherche collaborative et adolescents/jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international sur le partenariat de soin avec les patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, Hôtel de Région, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sport or physical activity when inactive : rethinking accessibility through attachment/detachment theories, 3rd IRDC, Belfast, le 12 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRDC (Interdisciplinarity Conférence on Disability and Consomption)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hilary Downey, Anthony Beudaert et Jean-Philippe Nau, Apr 2024, Belfast (Queen's University), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire de l’Activité Physique Adaptée confrontée aux dynamiques professionnelles autour de la prescription d’activité physique à visée de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la prévention organisée par le laboratoire Triangle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Frau, Sep 2023, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive : APA et santé : du concept au métier d’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème entretiens de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier (Le Corum), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des APS ou promotion de la santé par l’AP ? Mise en tension des professionnalités en référence à des paradigmes distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de l’enseignant en Activité Physique Adaptée dans le monde médical : analyse des dynamiques professionnelles impulsées par la loi de modernisation du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Approcher le monde professionnel de la santé par ses marges, AISLF CR 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal- Université de Téluq, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’activité physique une catégorie de la santé publique ; enjeux collectifs et luttes de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Les frontières de la santé publique », Science Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de l’APA sous l’effet des politiques publiques : quelle(s) place(s) pour la psychiatrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’activité physique en psychiatrie Vinactiv, le soin en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Haesebaert, Sep 2023, Lyon Vinatier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique : un déterminant favorable pour la santé des jeunes, des familles et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées de valorisation de la recherche, Ecole Nationale de protection judiciaire de la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la qualification STAPS-APA-S dans le code de la santé publique : une étape controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du RT 31 de l’AFS « Les métiers du sport entre changements, permanences et résistances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proscription à la prescription de l’activité physique dans la trajectoire de l'épilepsie pharmaco-résistante : Enquête à l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires SantESiH (Montpellier), CRESCO (Toulouse) et Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en APA à l’interface des mondes de la santé et du sport : le cas de la préparation de la loi de 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale - Corps douloureux et mouvement : évolution des appuis normatifs dans l’espace social de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de rééducation de l’AHREK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la recherche et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Assises Européennes du Sport Santé sur Ordonnance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle collaborative : quels défis pour les chercheurs en sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’APA dans le parcours de soins de l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème journées nationales de la SFSA (Société Française pour la Santé de l’adolescent)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon HCL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser et enrôler pour développer les pouvoirs d’agir en APA. Analyse sociotechnique d’un dispositif de prescription d’activité physique à l’échelle d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPAS - Les capacitaires activations physiques adaptées de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences du sport-santé de Paris, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour engager le mouvement ? entre organisations innovantes, groupes professionnels émergents et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, France-assos-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAS, Nov 2021, Lyon Maison des italiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée comme espace intermédiaire entre le monde du soin et le monde des loisirs sportifs, support de reconstruction de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Se reconstruire par le sport »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aimer bouger ça s’apprend et ça se partage » Approche sociologique d’expériences de malades chroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jun 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress of sociology of sport, ISSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a professional juridiction in Adapted Physical Activity in the French public health code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l'intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale François Mitterand, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité Physique pour aider les malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Unlimitech. Festival Sport et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Matmut stadium Palais des sports, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique des dynamiques autour de l’intervention en activité physique auprès des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour de l’expertise collective Inserm « Activité physique. Prévention et traitement des maladies chroniques »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de l'activité physique à des fins de santé ou promotion de la santé par l'activité physique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport sur ordonnance dans le parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incontournables en cancérologie, Centre de coordination en cancérologie de l’Isère, la Savoie et la Haute-Savoie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aix-les-Bains Centre des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et enjeux normatifs dans les trajectoires de maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body week 2018 : S’activer. Du sport santé au sport inclusif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'intégration de l'activité physique adaptée dans les parcours des maladies chroniques : enjeux scientifiques, méthodologiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF - Activité physique, santé et innovations : Questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, MSH Lyon Saint-Etienne, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joëlette, une innovation technique et sociale pour un tourisme sportif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel tourisme sportif ? La fabrique d’une expérience contemporaine de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et cancer du sein : lutte contre la fatigue, (re)conquête d'espaces d'action et reconfiguration de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matuzesky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Paris Descartes, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture du congrès de l'AFDET : la &amp;quot; couleur de l'Afdet&amp;quot;, parcours d'une association, parcours de l'éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de l'AFDET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Maison de la Chimie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux normatifs de l'activité physique adaptée dans le parcours de malades chroniques aux points de rencontre des approches interactionnistes et de la philosophie de Georges Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEP-INSEP &amp; TEC-DYSOLAB : monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, Université Paris Descartes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé, un nouvel espace à conquérir ? Analyse des conflits d’acteurs et des reconfigurations du mouvement sportif face à l’émergence du sport sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pouvoirs, pouvoirs de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'activité et de compétences de l'enseignant en APAS : quelle suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Congrès National des professionnels en APA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l’éducation thérapeutique du patient au prisme d’une association française : enjeu et interdisciplinarité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sociologie de Langue Française, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01727786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement improbable dans une pratique physique via des dispositifs innovants du monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres internationales REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d&amp;quot;intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration d&amp;quot;un référentiel métier dans la construction du territoire de l'enseignant en APA : approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPA - Les professionnels en APA : quel avenir dans la santé de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique de l'éducation thérapeutique du patient au prisme d&amp;quot;une association française : enjeu et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et logiques d'intervention en APA : entre institutions, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APA et obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du territoire professionnel de l'enseignant en APA au coeur des nouvelles dynamiques institutionnelles concernant l&amp;quot;activité physique comme thérapeutique non médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding physical activity in the lives of older people and autonomy : the case of people with T2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité en APA. La didactique professionnelle dans les métiers adressés à autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du CERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps capable, non coupable : l’intervention en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps capacitaire, corps déficitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de territoire de l’APA dans le monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des professionnels des activités physiques adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP-APA, May 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élaboration d’un « référentiel métier » dans la construction d’un territoire professionnel : le cas du référentiel de l’enseignant en APA élaboré par la SFP-APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRISSUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’APA dans les dynamiques professionnelles autour de l’AP pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sport-santé et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practising sports and physical activity with chronic illness in older age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Seminar Series on Ageing and Physical Activity - "Learning from the Masters: The relationship between sport and physical activity in later life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economic and Social Research Council (ESRC), Apr 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une stratégie professionnelle de reconnaissance des « enseignants en APA » par la SFP-APA pour les chercheurs et les formateurs en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’un référentiel professionnel pour l’enseignant en APA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fodimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de l’obésité : contribution de la sociologie à l’analyse des logiques d’intervention en APA-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Activité Physique Adaptée pour les personnes atteintes de diabète de type 2 : approche sociologique des « carrières de pratiquant d’APA » dans leurs relations avec la «trajectoire de maladie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APA et interdisciplinarité : entre institution, organisations et professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort, apprentissage moteur en rink hockey et pratiques autoréflexives dans la trajectoire de prévention de l’obésité : étude sociologique de l’expérience dans un dispositif mis en place dans un Réppop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Journées de l'AFAPA (Association francophone en activités physiques adaptées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone en activités physiques adaptées, Nov 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de reconnaissance d’une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des professionnels de l’APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chantelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et réception d'un programme d'exercice aérobie en oncologie pulmonaire: une étude sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONE HEALTH EN ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, ENS Lyon, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociological study of the uses of adapted physical activity in the care of severe epilepsy at the Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Epilepsy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbon (Portugal), Portugal. , 66 (S4), 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epi.18690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sociologique des usages de l'Activité Physique Adaptée dans la prise en soins des épilepsies sévères l'Institut La Teppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Journées françaises de l’Épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'activité physique dans le parcours de soin de l'épilepsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées Françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAILLER LES RÉSEAUX SPORT-SANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Sports. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation du dispositif villeurbannais &amp;quot;En forme sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dizin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ratnane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1 (UCBL). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique : Prévention et traitement des maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freyssenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2019, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / 824 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Commerçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités physiques et sportives et sante : étude des représentations sociales et expérimentation dans un centre de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin Petament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN10354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65DC1BF8"/>
+    <w:nsid w:val="8981FBBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-4512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192898418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/412146284293115330358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lhopital" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boutroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9ig0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Boeck Sup&#233;rieur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.hs01.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140970" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12630" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7GKN6WDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03236198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1218551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.hs01.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.63-82" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gueguen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deschamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-002-8204-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Communal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bogaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Kasprzak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358649v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matuzesky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02895938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barbin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18690" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ratnane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gremy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin Petament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10354" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-4512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192898418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/412146284293115330358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolf Mongondry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-081195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lhopital" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boutroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9ig0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Boeck Sup&#233;rieur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.hs01.0131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12630" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7GKN6WDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03236198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1218551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.hs01.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ohl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2014.936161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.63-82" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gueguen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Deschamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-002-8204-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Communal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bogaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Kasprzak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358649v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matuzesky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422008v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02895938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fodimbi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barbin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18690" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ratnane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gremy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin Petament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10354" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>