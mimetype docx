--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3473 +234,3694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interstellar carbon dust analogues synthesized by dielectric barrier discharge and evolution after irradiation with 3 MeV H+</w:t>
+                <w:t xml:space="preserve">Salinity and Thermal Effects on CO 2 Hydrate Formation and Distribution Probed by Raman and Optical Microscopy in Micro-capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Cristina Gerber</w:t>
+                <w:t xml:space="preserve">Sadain Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilarion Mihaila</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf314⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (8), pp.13237-13252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018750v1</w:t>
+                <w:t xml:space="preserve">hal-05572396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the chemical composition and structure of incipient soot in a laminar diffusion flame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">CO2-hydrate crystal phase distribution and morphology in saline solutions: Optical and micro-Raman analysis within high pressure micro-capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadain Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.117680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.117680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621441v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for regulating 10 nm particle number emissions based on novel measurement methodologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kousoulidou</w:t>
+                <w:t xml:space="preserve">Characterization of interstellar carbon dust analogues synthesized by dielectric barrier discharge and evolution after irradiation with 3 MeV H+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Cristina Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilarion Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pohoata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Agheorghiesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.105957⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 538 (1), pp.266-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592959v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">On the chemical composition and structure of incipient soot in a laminar diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 373, pp.132056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690476v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Slavicinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227888v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Duca</w:t>
+                <w:t xml:space="preserve">Perspectives for regulating 10 nm particle number emissions based on novel measurement methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Samaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. van Dorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafiz Rahman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adam Boies</w:t>
+                <w:t xml:space="preserve">M. Kousoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.105957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.105957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232552v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafiz Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Adam Boies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.120317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566447v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea d'Anna</w:t>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (11), pp.540-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015758v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the initial CH4-hydrate system properties on CO2 capture kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Du Le</w:t>
+                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Rodriguez</w:t>
+                <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Legoix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115843⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961333v1</w:t>
+                <w:t xml:space="preserve">hal-03015758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique physico-chemical characterization of particles generated by a gasoline engine: Towards measuring tailpipe emissions below 23 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Carpentier</w:t>
+                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117642⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916854v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization parameters on guest selectivity and structures in a CO2-based separation process using TBAB semi-clathrate hydrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Multi-technique physico-chemical characterization of particles generated by a gasoline engine: Towards measuring tailpipe emissions below 23 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122867⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.117642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945342v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of using multivariate analysis in mass spectrometric studies of combustion-generated aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Duca</w:t>
+                <w:t xml:space="preserve">Influence of the initial CH4-hydrate system properties on CO2 capture kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornélia Irimiea</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Legoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00238J⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.115843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413671v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity and CO 2 capture efficiency in CO 2 -N 2 clathrate hydrates investigated by in-situ Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization parameters on guest selectivity and structures in a CO2-based separation process using TBAB semi-clathrate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 342, pp.171-183. </w:t>
+              <w:t xml:space="preserve">, 2020, 382, pp.122867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.01.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945347v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the surface of the mineral schreibersite in prebiotic chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the benefits of using multivariate analysis in mass spectrometric studies of combustion-generated aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita La Cruz</w:t>
+                <w:t xml:space="preserve">Cornélia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danna Qasim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aaron Mckee</w:t>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP00836D⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.115-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232569v1</w:t>
+                <w:t xml:space="preserve">hal-02413671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-molecule chemistry and charging processes on organic ices and Titan’s icy aerosol surrogates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selectivity and CO 2 capture efficiency in CO 2 -N 2 clathrate hydrates investigated by in-situ Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.M. Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.06.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 342, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232573v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of schreibersite and intrinsic oxidation products from Sikhote-Alin, Seymchan, and Odessa meteorites and Fe3P and Fe2NiP synthetic surrogates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of the surface of the mineral schreibersite in prebiotic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danna Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Abbott-Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R.D. Gann</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.027⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (30), pp.20160-20167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP00836D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232582v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Processing of Formamide Ices on Silicate Grain Analogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron-molecule chemistry and charging processes on organic ices and Titan’s icy aerosol surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Orlando</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Gann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Mclain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404026s⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 258, pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232589v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotic synthesis of triazines from urea: a theoretical study of free radical routes to melamine, ammeline, ammelide and cyanuric acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Processing of Formamide Ices on Silicate Grain Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Michele Dawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Orlando</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Tho Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Adv.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA03717K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (7), pp.1220-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp404026s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232583v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Processing of Formamide and Formamide:Water Ices on Silicate Grain Analogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of schreibersite and intrinsic oxidation products from Sikhote-Alin, Seymchan, and Odessa meteorites and Fe3P and Fe2NiP synthetic surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Sidorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Gann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4042815⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232587v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of CO on interstellar dust: what is the role of water molecules?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation Processing of Formamide and Formamide:Water Ices on Silicate Grain Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michele Dawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Krim</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA47690A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (7), pp.1228-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4042815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232578v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May interstellar leucine react with NO radicals present in interstellar/interplanetary medium? An ion-trap mass spectrometry study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prebiotic synthesis of triazines from urea: a theoretical study of free radical routes to melamine, ammeline, ammelide and cyanuric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Jeilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albryona Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Zins</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Krim</w:t>
+                <w:t xml:space="preserve">Minh Tho Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.04.026⟩</w:t>
+              <w:t xml:space="preserve">RSC Adv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (61), pp.32375-32382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA03717K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250404v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Weathering of Solar System Bodies: A Laboratory Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenation of CO on interstellar dust: what is the role of water molecules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Orlando</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr400153k⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (30), pp.15419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA47690A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397860v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity Between Non-Energetic Hydroxyl (OH) Radicals and Methane (CH 4 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+                <w:t xml:space="preserve">Space-Weathering of Solar System Bodies: A Laboratory Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Krim</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp306963z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.9086-9150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr400153k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250409v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neon-matrix isolation study of the reaction of non-energetic H-atoms with CO molecules at 3 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">May interstellar leucine react with NO radicals present in interstellar/interplanetary medium? An ion-trap mass spectrometry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP21835B⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 348, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250424v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FTIR study on the catalytic effect of water molecules on the reaction of CO successive hydrogenation at 3K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity Between Non-Energetic Hydroxyl (OH) Radicals and Methane (CH 4 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Ramesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (50), pp.12357-12363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp306963z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250427v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the influence of environment conditions on the successive hydrogenations of CO</w:t>
+                <w:t xml:space="preserve">A neon-matrix isolation study of the reaction of non-energetic H-atoms with CO molecules at 3 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Krim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909600q⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (43), pp.19454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21835B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250430v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An FTIR study on the catalytic effect of water molecules on the reaction of CO successive hydrogenation at 3K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 380 (1-3), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary study of the influence of environment conditions on the successive hydrogenations of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3320-3328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909600q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glycoprofiling of Bifidobacterial Consumption of Human Milk Oligosaccharides Demonstrates Strain Specific, Preferential Consumption of Small Chain Glycans Secreted in Early Human Lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Locascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milady Ninonuevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (22), pp.8914-8919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf0710480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3710,1057 +3931,1057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of hydrogen clathrate formation by reverse micelles and optimization of the formulative parameters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual hydrate-based desalination and CO2 capture process: a Raman spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadain Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Gas Hydrates 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617689v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual hydrate-based desalination and CO2 capture process: a Raman spectroscopy approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of hydrogen clathrate formation by reverse micelles and optimization of the formulative parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ciulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barbacane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Damian Wolicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Gas Hydrates 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617669v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses HR-L2MS, Raman et FTIR pour caractériser les objets environnementaux de la macro à la micro échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE THEMATIQUE RESEAU OPAL « MESURES OPTIQUES POUR LA CARACTERISATION DE L’ENVIRONNEMENT»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena – GK2022 Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of ToF-SIMS and Raman Spectroscopy for the Characterization of the Chemical Species Involved in the Soot Nucleation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the origin of chemical complexity in extraterrestrial matter by combining multiple characterization techniques: HR-L2MS, TOF-SIMS, and micro-Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Slavicinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">261th ACS National Meeting, Astrochemical Complexity in Planetary Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Dimers of Low to Moderate Size Polycyclic Aromatic Hydrocarbons in a Laminar Diffusion Methane Flame by ex situ ToF SIMS and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Minutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystallization parameters on guest's selectivity and structures in CO2-based clathrates and semi-clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Du Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Thais Rodriguez Machine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4779,1330 +5000,1330 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Vojkovik</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819661v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530084v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Irimiea</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675838v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675845v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of CO2 into clathrate hydrate cages: investigation by vibrational spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Thais Rodriguez Machine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Gas Hydrates 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trieste (Italy), Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Kinetic Promoters for CO2/CH4 Separation: IR vs in-situ Raman determinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barbacane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ciulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Pilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Damain Wolicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Gas Hydrates 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trieste (Italy), Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical differentiation of the solid and gas-phase fractions in combustion exhausts using a two-filter collection system and mass spectrometry techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dimitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate and Gas Phase Separation in Simultaneous Sampling of Combustion Byproducts: New Insights into Chemical Composition by Mass Spectrometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL AEROSOL CONFERENCE (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6249,51 +6470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Gerber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilarion Mihaila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sandu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Agheorghiesei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Samaras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papaioannou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. van Dorp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kousoulidou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.105957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Du Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita La Cruz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Qasim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Abbott-Lyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mckee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00836D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Gann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mclain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Orlando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.06.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pasek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sokolov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Sidorov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michele Dawley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orlando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404026s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jeilani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albryona Pope" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03717K" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4042815" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA47690A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Zins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vettier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaboud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.04.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bennett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400153k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Ramesh Joshi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Krim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306963z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21835B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.12.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909600q" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Locascio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milady Ninonuevo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Freeman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0710480" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QFDZMX42-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciulla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barbacane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damian Wolicki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadain Zafar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Haidar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damain Wolicki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadain Zafar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Gerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilarion Mihaila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sandu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Agheorghiesei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Samaras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papaioannou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. van Dorp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kousoulidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.105957" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117642" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Du Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122867" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita La Cruz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Qasim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Abbott-Lyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mckee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00836D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Gann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mclain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Orlando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.06.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michele Dawley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orlando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404026s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pasek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sokolov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Sidorov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4042815" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jeilani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albryona Pope" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03717K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA47690A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bennett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400153k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Zins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vettier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaboud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.04.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Ramesh Joshi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Krim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306963z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21835B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.12.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909600q" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Locascio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milady Ninonuevo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Freeman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0710480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QFDZMX42-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciulla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barbacane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damian Wolicki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damain Wolicki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>