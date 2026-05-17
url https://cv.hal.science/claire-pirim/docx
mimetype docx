--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -723,351 +723,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Perspectives for regulating 10 nm particle number emissions based on novel measurement methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Slavicinska</w:t>
+                <w:t xml:space="preserve">Z. Samaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Duca</w:t>
+                <w:t xml:space="preserve">M. Rieker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+                <w:t xml:space="preserve">E. Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
+                <w:t xml:space="preserve">W.F. van Dorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">M. Kousoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.105957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.105957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690476v1</w:t>
+                <w:t xml:space="preserve">hal-03592959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for regulating 10 nm particle number emissions based on novel measurement methodologies</w:t>
+                <w:t xml:space="preserve">Link between Polycyclic Aromatic Hydrocarbon Size and Aqueous Alteration in Carbonaceous Chondrites Revealed by Laser Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Samaras</w:t>
+                <w:t xml:space="preserve">Katerina Slavicinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rieker</w:t>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Papaioannou</w:t>
+                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.F. van Dorp</w:t>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kousoulidou</w:t>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162, pp.105957. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.105957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592959v1</w:t>
+                <w:t xml:space="preserve">hal-03690476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of size-selected nanoparticles emitted by a gasoline direct injection engine: Impact of a catalytic stripper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafiz Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,90 +1131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1259,853 +1259,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
+                <w:t xml:space="preserve">Influence of the initial CH4-hydrate system properties on CO2 capture kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Quang-Du Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+                <w:t xml:space="preserve">Carla Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Legoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.115843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494441v1</w:t>
+                <w:t xml:space="preserve">hal-02961333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+                <w:t xml:space="preserve">Influence of crystallization parameters on guest selectivity and structures in a CO2-based separation process using TBAB semi-clathrate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
+                <w:t xml:space="preserve">Quang Du Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Commodo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 382, pp.122867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015758v1</w:t>
+                <w:t xml:space="preserve">hal-02945342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Multi-technique physico-chemical characterization of particles generated by a gasoline engine: Towards measuring tailpipe emissions below 23 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.117642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566447v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique physico-chemical characterization of particles generated by a gasoline engine: Towards measuring tailpipe emissions below 23 nm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice Nucleation Activities of Carbon-Bearing Materials in Deposition Mode: From Graphite to Airplane Soot Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vojkovic</w:t>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Carpentier</w:t>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 235, pp.117642. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.489-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916854v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the initial CH4-hydrate system properties on CO2 capture kinetics</w:t>
+                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Du Le</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115843⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961333v1</w:t>
+                <w:t xml:space="preserve">hal-02494441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization parameters on guest selectivity and structures in a CO2-based separation process using TBAB semi-clathrate hydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Rodriguez</w:t>
+                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Du Le</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 382, pp.122867. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945342v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of using multivariate analysis in mass spectrometric studies of combustion-generated aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornélia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,321 +2531,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Processing of Formamide Ices on Silicate Grain Analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of schreibersite and intrinsic oxidation products from Sikhote-Alin, Seymchan, and Odessa meteorites and Fe3P and Fe2NiP synthetic surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Michele Dawley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">M.A. Pasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Orlando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.A. Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Sidorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Gann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404026s⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232589v1</w:t>
+                <w:t xml:space="preserve">hal-03232582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of schreibersite and intrinsic oxidation products from Sikhote-Alin, Seymchan, and Odessa meteorites and Fe3P and Fe2NiP synthetic surrogates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Processing of Formamide Ices on Silicate Grain Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michele Dawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Sidorov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140, pp.259-274. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (7), pp.1220-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp404026s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232582v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Processing of Formamide and Formamide:Water Ices on Silicate Grain Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michele Dawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (7), pp.1228-1236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2892,51 +2892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prebiotic synthesis of triazines from urea: a theoretical study of free radical routes to melamine, ammeline, ammelide and cyanuric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Jeilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albryona Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3094,261 +3094,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Weathering of Solar System Bodies: A Laboratory Perspective</w:t>
+                <w:t xml:space="preserve">May interstellar leucine react with NO radicals present in interstellar/interplanetary medium? An ion-trap mass spectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bennett</w:t>
+                <w:t xml:space="preserve">E.L. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Orlando</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr400153k⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 348, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397860v1</w:t>
+                <w:t xml:space="preserve">hal-03250404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May interstellar leucine react with NO radicals present in interstellar/interplanetary medium? An ion-trap mass spectrometry study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.L. Zins</w:t>
+                <w:t xml:space="preserve">Space-Weathering of Solar System Bodies: A Laboratory Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Krim</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 348, pp.47-52. </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.9086-9150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cr400153k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250404v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity Between Non-Energetic Hydroxyl (OH) Radicals and Methane (CH 4 )</w:t>
               </w:r>
@@ -3445,209 +3445,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neon-matrix isolation study of the reaction of non-energetic H-atoms with CO molecules at 3 K</w:t>
+                <w:t xml:space="preserve">An FTIR study on the catalytic effect of water molecules on the reaction of CO successive hydrogenation at 3K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Krim</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (43), pp.19454. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 380 (1-3), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP21835B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250424v1</w:t>
+                <w:t xml:space="preserve">hal-03250427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FTIR study on the catalytic effect of water molecules on the reaction of CO successive hydrogenation at 3K</w:t>
+                <w:t xml:space="preserve">A neon-matrix isolation study of the reaction of non-energetic H-atoms with CO molecules at 3 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Krim</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 380 (1-3), pp.67-76. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (43), pp.19454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21835B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250427v1</w:t>
+                <w:t xml:space="preserve">hal-03250424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the influence of environment conditions on the successive hydrogenations of CO</w:t>
               </w:r>
@@ -4178,90 +4178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses HR-L2MS, Raman et FTIR pour caractériser les objets environnementaux de la macro à la micro échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE THEMATIQUE RESEAU OPAL « MESURES OPTIQUES POUR LA CARACTERISATION DE L’ENVIRONNEMENT»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
@@ -4562,77 +4562,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Slavicinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">261th ACS National Meeting, Astrochemical Complexity in Planetary Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, United States</w:t>
@@ -4687,64 +4687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Minutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4780,527 +4780,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization parameters on guest's selectivity and structures in CO2-based clathrates and semi-clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Thais Rodriguez Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
+              <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530081v1</w:t>
+                <w:t xml:space="preserve">hal-04530076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization parameters on guest's selectivity and structures in CO2-based clathrates and semi-clathrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSRC Workshop Telluride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Telluride (CO), United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530076v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+                <w:t xml:space="preserve">L. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530084v1</w:t>
+                <w:t xml:space="preserve">hal-01819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Étude micro-Raman de la formation et morphologie de cristaux de glace sur des particules de suies et substrats de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Vojkovik</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Atelier thématique GdR 3622 SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Milieux Atmosphériques, Astrochimiques et en Combustion »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819661v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
               </w:r>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,277 +5405,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675845v1</w:t>
+                <w:t xml:space="preserve">hal-01675838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical characterization of soot particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical and structural characterization of airplane soot and surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Irimiea</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Partcle Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675838v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5706,51 +5706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of CO2 into clathrate hydrate cages: investigation by vibrational spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Thais Rodriguez Machine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6051,51 +6051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical differentiation of the solid and gas-phase fractions in combustion exhausts using a two-filter collection system and mass spectrometry techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6103,51 +6103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dimitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate and Gas Phase Separation in Simultaneous Sampling of Combustion Byproducts: New Insights into Chemical Composition by Mass Spectrometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL AEROSOL CONFERENCE (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, United States</w:t>
@@ -6470,51 +6470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadain Zafar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Gerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilarion Mihaila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sandu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Agheorghiesei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Samaras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papaioannou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. van Dorp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kousoulidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.105957" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117642" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Du Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122867" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita La Cruz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Qasim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Abbott-Lyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mckee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00836D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Gann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mclain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Orlando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.06.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michele Dawley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orlando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404026s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pasek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sokolov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Sidorov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4042815" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jeilani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albryona Pope" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03717K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA47690A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bennett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400153k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Zins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vettier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaboud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.04.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Ramesh Joshi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Krim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306963z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21835B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.12.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909600q" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Locascio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milady Ninonuevo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Freeman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0710480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QFDZMX42-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciulla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barbacane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damian Wolicki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damain Wolicki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadain Zafar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chazallon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Gerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilarion Mihaila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sandu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Agheorghiesei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Samaras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papaioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. van Dorp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kousoulidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.105957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Slavicinska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafiz Rahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Du Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodriguez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legoix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Du Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita La Cruz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Qasim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Abbott-Lyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mckee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00836D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Gann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mclain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Orlando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.06.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pasek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sokolov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Sidorov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.05.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michele Dawley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orlando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404026s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4042815" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jeilani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albryona Pope" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03717K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA47690A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Zins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vettier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaboud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.04.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bennett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400153k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Ramesh Joshi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Krim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306963z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21835B" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Parent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909600q" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Locascio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milady Ninonuevo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Freeman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0710480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QFDZMX42-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciulla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pilato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barbacane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damian Wolicki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dumitru" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ferrari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Thais Rodriguez Machine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Damain Wolicki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>