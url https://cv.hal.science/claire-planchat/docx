--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -467,178 +467,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local governance of landscape linked to agro-ecological transitions along the banks of the Allier River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECSRL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Landscapes for Quality of Life ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PECSRL, Sep 2018, Clermont-Ferrand, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195852v1</w:t>
+                <w:t xml:space="preserve">halshs-02115953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition : The Champlitte case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Landscapes for Quality of Life ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PECSRL, Sep 2018, Clermont-Ferrand, Mende, France</w:t>
+              <w:t xml:space="preserve">PECSRL 20118</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02115953v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multifonctionnalité des forêts mise en jeu</w:t>
               </w:r>
@@ -713,109 +726,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition : The Champlitte case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local governance of landscape linked to agro-ecological transitions along the banks of the Allier River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECSRL 20118</w:t>
+              <w:t xml:space="preserve">PECSRL 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195856v1</w:t>
+                <w:t xml:space="preserve">hal-03195852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cinq sens indisciplinés : découvrir le paysage par les arts depuis la maternelle</w:t>
               </w:r>
@@ -877,368 +877,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace rural en projet(s) : les apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Petites Terres du Parc naturel régional du Livradois-Forez : une médiation paysagère réelle et virtuelle pour co-construire la trame verte et bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nogaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Nov 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Débattre du paysage, Enjeux didactiques, processus d’apprentissage, formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPIA, Oct 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195808v1</w:t>
+                <w:t xml:space="preserve">hal-03192613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs pédagogiques et de concertation pour la prise en compte de la biodiversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+                <w:t xml:space="preserve">L’espace rural en projet(s) : apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardinons nos villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la trame verte et bleue, CAUE du Limousin, Sep 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT; UMR Territoires; CNFPT Auvergne, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192576v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace rural en projet(s) : apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat</w:t>
+                <w:t xml:space="preserve">Dispositifs pédagogiques et de concertation pour la prise en compte de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT; UMR Territoires; CNFPT Auvergne, Nov 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Jardinons nos villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la trame verte et bleue, CAUE du Limousin, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02115927v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Petites Terres du Parc naturel régional du Livradois-Forez : une médiation paysagère réelle et virtuelle pour co-construire la trame verte et bleue</w:t>
+                <w:t xml:space="preserve">Jeu Les Petites Terres », session 1, 2, 3 Soleil : Jeux de l’UMR Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Nogaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débattre du paysage, Enjeux didactiques, processus d’apprentissage, formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEPIA, Oct 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Les doctorales de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Mar 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192613v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage, La charte forestière de territoire, une démarche de concertation en Wallonie</w:t>
               </w:r>
@@ -1287,877 +1274,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu Les Petites Terres », session 1, 2, 3 Soleil : Jeux de l’UMR Territoires</w:t>
+                <w:t xml:space="preserve">Landscape art workshops to help inhabitants expressing their territorial and economical stakes in Yilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai Haung Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzu-Chi Kuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les doctorales de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Mar 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Landscape Design Department, Jhongli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CYCU, Aug 2017, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198770v1</w:t>
+                <w:t xml:space="preserve">hal-03198773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape art workshops to help inhabitants expressing their territorial and economical stakes in Yilan</w:t>
+                <w:t xml:space="preserve">La transition écologique et paysagère, une voie pour renforcer les coopérations intercommunales et repenser l’inter-territorialité ville-campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Deboaisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Design Department, Jhongli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CYCU, Aug 2017, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Colloque Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198773v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition écologique et paysagère, une voie pour renforcer les coopérations intercommunales et repenser l’inter-territorialité ville-campagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’espace rural en projet(s) : les apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IADT, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195806v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle « Nouvelles ruralités »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition agro-écologique et nouvelles périruralités : l’Ecopole du Val d’Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Deboaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module doctoral Espace Rural et projet Spatial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, école nationale supérieure de Clermont-Ferrand, Dec 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6e Assises de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195816v1</w:t>
+                <w:t xml:space="preserve">hal-03198777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers pour construire un, Observatoire Photographique Paysager Participatif, AVAP d’Orgelet, Etude pour intégrer les paysages dans les documents d’urbanisme pour l’Agence d’Urbanisme Sud Bourgogne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction des rencontres et à l’image de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères rencontres de l’Image de territoire, Observatoire Photographique des territoires du Massif Central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IADT, Nov 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195834v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des rencontres et à l’image de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des ateliers pour construire un, Observatoire Photographique Paysager Participatif, AVAP d’Orgelet, Etude pour intégrer les paysages dans les documents d’urbanisme pour l’Agence d’Urbanisme Sud Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères rencontres de l’Image de territoire, Observatoire Photographique des territoires du Massif Central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IADT, Nov 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192588v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agro-écologique et nouvelles périruralités : l’Ecopole du Val d’Allier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cycle « Nouvelles ruralités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Deboaisne</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Assises de la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Module doctoral Espace Rural et projet Spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, école nationale supérieure de Clermont-Ferrand, Dec 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198777v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de chercheurs et d’acteurs à la production de connaissances pour l’action. Retour sur une expérience de jeu de territoire « Gestion intégrée de la forêt du Vercors »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facing the Limits of Mapping in Spatial and Territorial Forecast : Block Diagrams of hydrological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Bouchaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du GIS Participation du public, décision, démocratie participative « Chercheur.es et acteur.es de la participation. Liaisons dangereuses et relations fructueuses »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538473v1</w:t>
+                <w:t xml:space="preserve">hal-03192624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the Limits of Mapping in Spatial and Territorial Forecast : Block Diagrams of hydrological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation de chercheurs et d’acteurs à la production de connaissances pour l’action. Retour sur une expérience de jeu de territoire « Gestion intégrée de la forêt du Vercors »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international du GIS Participation du public, décision, démocratie participative « Chercheur.es et acteur.es de la participation. Liaisons dangereuses et relations fructueuses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192624v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodes pour accompagner le « réflexe paysage</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Birard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), 18 p. </w:t>
@@ -3710,220 +3710,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s),</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audit sur l’activité de conseil architectural du Parc naturel régional du Pilat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.102</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198807v1</w:t>
+                <w:t xml:space="preserve">hal-03198810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit sur l’activité de conseil architectural du Parc naturel régional du Pilat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 40p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Déprés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03198810v1</w:t>
+                <w:t xml:space="preserve">hal-03199898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind PECSRL, Paul Claval Interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3948,894 +3948,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 40p</w:t>
+              <w:t xml:space="preserve">2018, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199898v1</w:t>
+                <w:t xml:space="preserve">hal-03198807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace rural en projet(s) : les apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+                <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 124p</w:t>
+              <w:t xml:space="preserve">2017, 240p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199896v1</w:t>
+                <w:t xml:space="preserve">hal-03199900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2017, 240p</w:t>
+                <w:t xml:space="preserve">Workshop Report - WP4 Volvic Case Study. Pegasus, H2020 project, Grant agreement No 633814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199900v1</w:t>
+                <w:t xml:space="preserve">hal-01670439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop Report - WP4 Volvic Case Study. Pegasus, H2020 project, Grant agreement No 633814</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’espace rural en projet(s) : les apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 124p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01670439v1</w:t>
+                <w:t xml:space="preserve">hal-03199896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les paysages dans les documents d’urbanisme, sur le territoire d’étude de l’agence d’urbanisme Sud Bourgogne Les Structures Paysagères, ed. Agence d’Urbanisme Sud Bourgogne, Aout 2016, 114p.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2016, 114p</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 208p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199914v1</w:t>
+                <w:t xml:space="preserve">hal-03199903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic participatif pour la requalification du centre bourg de Jussey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Januel</w:t>
+                <w:t xml:space="preserve">Intégrer les paysages dans les documents d’urbanisme, sur le territoire d’étude de l’agence d’urbanisme Sud Bourgogne Les Structures Paysagères, ed. Agence d’Urbanisme Sud Bourgogne, Aout 2016, 114p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016, 40p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Déléaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enjelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 114p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199922v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic participatif pour la requalification du centre bourg de Jussey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2016, 208p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 40p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199903v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du jeu de territoire Vercors-régional du 24 octobre 2013. Projet Forgéco</w:t>
+                <w:t xml:space="preserve">Restitution d’une démarche de concertation concernant l’identification des services écosystémiques dans le cadre du projet de Réserve Naturelle Régionale de la Haute Vallée de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jamet</w:t>
+                <w:t xml:space="preserve">C. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524491v1</w:t>
+                <w:t xml:space="preserve">hal-01531368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution d’une démarche de concertation concernant l’identification des services écosystémiques dans le cadre du projet de Réserve Naturelle Régionale de la Haute Vallée de la Loire</w:t>
+                <w:t xml:space="preserve">Démarche participative vers un projet de trame verte et bleue et de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Jamet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531368v1</w:t>
+                <w:t xml:space="preserve">hal-01531375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche participative vers un projet de trame verte et bleue et de paysage</w:t>
+                <w:t xml:space="preserve">Synthèse du jeu de territoire Vercors-régional du 24 octobre 2013. Projet Forgéco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Caron</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531375v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4879,51 +4879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de Géographie et Environnement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les bancs du paysage. Enjeux didactiques, démarches et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetisPresses, pp.209-227, 2019</w:t>
@@ -4946,235 +4946,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">The prospective vision: Integrating the farmers’ point of view into french and belgian local planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t>
+              <w:t xml:space="preserve">The European Landscape Convention : challenges of participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195333v1</w:t>
+                <w:t xml:space="preserve">hal-01195332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prospective vision: Integrating the farmers’ point of view into french and belgian local planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Landscape Convention : challenges of participation</w:t>
+              <w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195332v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5306,51 +5306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Petites Terres du Parc Naturel régional Livradois-Forez – outil de visites virtuelles de la trame verte et bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,103 +5413,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forgeco : Jeu de territoire Vercors au niveau régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,51 +5696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pigagniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gomel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Detroz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Campagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Heydel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nogaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kuang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Haung Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chi Kuo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deboaisne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Campagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Engelven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Desmarli&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warz&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;l&#233;az" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Port" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Januel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pigagniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gomel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Detroz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Campagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Heydel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nogaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Haung Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chi Kuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deboaisne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Campagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Engelven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Desmarli&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warz&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;l&#233;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Port" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Januel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jamet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>