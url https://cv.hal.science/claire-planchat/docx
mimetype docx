--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -467,191 +467,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat</w:t>
+                <w:t xml:space="preserve">Local governance of landscape linked to agro-ecological transitions along the banks of the Allier River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Landscapes for Quality of Life ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PECSRL, Sep 2018, Clermont-Ferrand, Mende, France</w:t>
+              <w:t xml:space="preserve">PECSRL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02115953v1</w:t>
+                <w:t xml:space="preserve">hal-03195852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition : The Champlitte case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECSRL 20118</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Landscapes for Quality of Life ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PECSRL, Sep 2018, Clermont-Ferrand, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195856v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multifonctionnalité des forêts mise en jeu</w:t>
               </w:r>
@@ -726,96 +713,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local governance of landscape linked to agro-ecological transitions along the banks of the Allier River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involving community to built tomorrow's daily life landscapes in rural areas in transition : The Champlitte case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECSRL 2018</w:t>
+              <w:t xml:space="preserve">PECSRL 20118</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195852v1</w:t>
+                <w:t xml:space="preserve">hal-03195856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cinq sens indisciplinés : découvrir le paysage par les arts depuis la maternelle</w:t>
               </w:r>
@@ -877,286 +877,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Petites Terres du Parc naturel régional du Livradois-Forez : une médiation paysagère réelle et virtuelle pour co-construire la trame verte et bleue</w:t>
+                <w:t xml:space="preserve">Dispositifs pédagogiques et de concertation pour la prise en compte de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Nogaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débattre du paysage, Enjeux didactiques, processus d’apprentissage, formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEPIA, Oct 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Jardinons nos villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la trame verte et bleue, CAUE du Limousin, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192613v1</w:t>
+                <w:t xml:space="preserve">hal-03192576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace rural en projet(s) : apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IADT; UMR Territoires; CNFPT Auvergne, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02115927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs pédagogiques et de concertation pour la prise en compte de la biodiversité</w:t>
+                <w:t xml:space="preserve">Les Petites Terres du Parc naturel régional du Livradois-Forez : une médiation paysagère réelle et virtuelle pour co-construire la trame verte et bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nogaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardinons nos villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la trame verte et bleue, CAUE du Limousin, Sep 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Débattre du paysage, Enjeux didactiques, processus d’apprentissage, formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPIA, Oct 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192576v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu Les Petites Terres », session 1, 2, 3 Soleil : Jeux de l’UMR Territoires</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace rural en projet(s) : les apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1589,178 +1589,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agro-écologique et nouvelles périruralités : l’Ecopole du Val d’Allier</w:t>
+                <w:t xml:space="preserve">Introduction des rencontres et à l’image de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Deboaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Assises de la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres de l’Image de territoire, Observatoire Photographique des territoires du Massif Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Nov 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198777v1</w:t>
+                <w:t xml:space="preserve">hal-03192588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des rencontres et à l’image de territoire</w:t>
+                <w:t xml:space="preserve">Transition agro-écologique et nouvelles périruralités : l’Ecopole du Val d’Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Deboaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres de l’Image de territoire, Observatoire Photographique des territoires du Massif Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Nov 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6e Assises de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192588v1</w:t>
+                <w:t xml:space="preserve">hal-03198777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers pour construire un, Observatoire Photographique Paysager Participatif, AVAP d’Orgelet, Etude pour intégrer les paysages dans les documents d’urbanisme pour l’Agence d’Urbanisme Sud Bourgogne</w:t>
               </w:r>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Module doctoral Espace Rural et projet Spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, école nationale supérieure de Clermont-Ferrand, Dec 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2206,459 +2206,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Larade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515887v1</w:t>
+                <w:t xml:space="preserve">hal-01515885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Caron</w:t>
+                <w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t>
+              <w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515885v1</w:t>
+                <w:t xml:space="preserve">hal-01515887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t>
+                <w:t xml:space="preserve">Plan concerté de la Trame Verte et Bleue du Val d’Authion : penser un paysage de l’écologie pour et par les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Entre Nature Universelle et Culture Locale : comment gérer les sites naturels et habités inscrits au patrimoine mondial de l’UNESCO ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINaH, Sep 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531315v1</w:t>
+                <w:t xml:space="preserve">hal-01524600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan concerté de la Trame Verte et Bleue du Val d’Authion : penser un paysage de l’écologie pour et par les habitants</w:t>
+                <w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Beurois</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Nature Universelle et Culture Locale : comment gérer les sites naturels et habités inscrits au patrimoine mondial de l’UNESCO ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MINaH, Sep 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524600v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of agronomy to land management issues. A comparison of five interdisciplinary PhD theses</w:t>
               </w:r>
@@ -3791,51 +3791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind PECSRL, Paul Claval Interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4029,51 +4029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,51 +4179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace rural en projet(s) : les apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,317 +4248,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer les paysages dans les documents d’urbanisme, sur le territoire d’étude de l’agence d’urbanisme Sud Bourgogne Les Structures Paysagères, ed. Agence d’Urbanisme Sud Bourgogne, Aout 2016, 114p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016, 208p</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Déléaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enjelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 114p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199903v1</w:t>
+                <w:t xml:space="preserve">hal-03199914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les paysages dans les documents d’urbanisme, sur le territoire d’étude de l’agence d’urbanisme Sud Bourgogne Les Structures Paysagères, ed. Agence d’Urbanisme Sud Bourgogne, Aout 2016, 114p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Rauch</w:t>
+                <w:t xml:space="preserve">Diagnostic participatif pour la requalification du centre bourg de Jussey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 40p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Déléaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03199914v1</w:t>
+                <w:t xml:space="preserve">hal-03199922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic participatif pour la requalification du centre bourg de Jussey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 208p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Januel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03199922v1</w:t>
+                <w:t xml:space="preserve">hal-03199903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution d’une démarche de concertation concernant l’identification des services écosystémiques dans le cadre du projet de Réserve Naturelle Régionale de la Haute Vallée de la Loire</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche participative vers un projet de trame verte et bleue et de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,64 +4866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Petites Terres du Livradois-Forez :des paysages virtuels aux enjeux écologiques réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de Géographie et Environnement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les bancs du paysage. Enjeux didactiques, démarches et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetisPresses, pp.209-227, 2019</w:t>
@@ -4946,235 +4946,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prospective vision: Integrating the farmers’ point of view into french and belgian local planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Landscape Convention : challenges of participation</w:t>
+              <w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_9⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195332v1</w:t>
+                <w:t xml:space="preserve">hal-01195333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The prospective vision: Integrating the farmers’ point of view into french and belgian local planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t>
+              <w:t xml:space="preserve">The European Landscape Convention : challenges of participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195333v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5306,64 +5306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Petites Terres du Parc Naturel régional Livradois-Forez – outil de visites virtuelles de la trame verte et bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://www.parc-livradois-forez.org/Visitez-la-Trame-Verte-et-Bleue-et-les-Petites-Terres.html, 2016, N. Nogaret</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,51 +5696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pigagniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gomel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Detroz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Campagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Heydel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nogaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Haung Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chi Kuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deboaisne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Campagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Engelven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Desmarli&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warz&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;l&#233;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Port" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Januel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jamet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pigagniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gomel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Detroz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Campagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Heydel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nogaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Haung Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chi Kuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deboaisne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Campagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Engelven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Desmarli&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warz&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;l&#233;az" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Port" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Januel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jamet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>