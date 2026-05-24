--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -877,178 +877,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs pédagogiques et de concertation pour la prise en compte de la biodiversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+                <w:t xml:space="preserve">L’espace rural en projet(s) : apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardinons nos villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la trame verte et bleue, CAUE du Limousin, Sep 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT; UMR Territoires; CNFPT Auvergne, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192576v1</w:t>
+                <w:t xml:space="preserve">halshs-02115927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace rural en projet(s) : apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat</w:t>
+                <w:t xml:space="preserve">Dispositifs pédagogiques et de concertation pour la prise en compte de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles, villes intermédiaires et ruralités : Quelles interactions au service du développement territorial ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT; UMR Territoires; CNFPT Auvergne, Nov 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Jardinons nos villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la trame verte et bleue, CAUE du Limousin, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02115927v1</w:t>
+                <w:t xml:space="preserve">hal-03192576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Petites Terres du Parc naturel régional du Livradois-Forez : une médiation paysagère réelle et virtuelle pour co-construire la trame verte et bleue</w:t>
               </w:r>
@@ -1930,234 +1930,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the Limits of Mapping in Spatial and Territorial Forecast : Block Diagrams of hydrological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation de chercheurs et d’acteurs à la production de connaissances pour l’action. Retour sur une expérience de jeu de territoire « Gestion intégrée de la forêt du Vercors »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international du GIS Participation du public, décision, démocratie participative « Chercheur.es et acteur.es de la participation. Liaisons dangereuses et relations fructueuses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192624v1</w:t>
+                <w:t xml:space="preserve">hal-01538473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de chercheurs et d’acteurs à la production de connaissances pour l’action. Retour sur une expérience de jeu de territoire « Gestion intégrée de la forêt du Vercors »</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facing the Limits of Mapping in Spatial and Territorial Forecast : Block Diagrams of hydrological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du GIS Participation du public, décision, démocratie participative « Chercheur.es et acteur.es de la participation. Liaisons dangereuses et relations fructueuses »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538473v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodes pour accompagner le « réflexe paysage</w:t>
               </w:r>
@@ -2206,459 +2206,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Caron</w:t>
+                <w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t>
+              <w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515885v1</w:t>
+                <w:t xml:space="preserve">hal-01515887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Larade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515887v1</w:t>
+                <w:t xml:space="preserve">hal-01515885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan concerté de la Trame Verte et Bleue du Val d’Authion : penser un paysage de l’écologie pour et par les habitants</w:t>
+                <w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Beurois</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Nature Universelle et Culture Locale : comment gérer les sites naturels et habités inscrits au patrimoine mondial de l’UNESCO ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MINaH, Sep 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524600v1</w:t>
+                <w:t xml:space="preserve">hal-01531315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t>
+                <w:t xml:space="preserve">Plan concerté de la Trame Verte et Bleue du Val d’Authion : penser un paysage de l’écologie pour et par les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Larade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Entre Nature Universelle et Culture Locale : comment gérer les sites naturels et habités inscrits au patrimoine mondial de l’UNESCO ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINaH, Sep 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531315v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of agronomy to land management issues. A comparison of five interdisciplinary PhD theses</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3326,665 +3326,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multifonctionnalité des forêts mise en jeu dans une charte forestière de territoire en Wallonie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Paysage apprenant : une initiation participative des tout petits à leur espace de vie et à ses changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Warzée</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.5689⟩</w:t>
+              <w:t xml:space="preserve">Contesti. Città, Territori, Progetti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.102-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/contest.13470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192502v1</w:t>
+                <w:t xml:space="preserve">hal-05616862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La multifonctionnalité des forêts mise en jeu dans une charte forestière de territoire en Wallonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Detroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warzée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spatialité et Gouvernance Numéro thématique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.5689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les apports de la gouvernance adaptative pour analyser les enjeux d’une mise en œuvre effective de la Trame Verte et Bleue. L’exemple du PNR des Volcans d’Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Birard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), 18 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape graphics as indicators of agricultural issues in a Local Urban Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 209, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.2679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan Guide d’aménagement de l’Ecopôle du Val d’Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit sur l’activité de conseil architectural du Parc naturel régional du Pilat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luna d'Emilio</w:t>
+                <w:t xml:space="preserve">Behind PECSRL, Paul Claval Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Menadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 40p</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199898v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind PECSRL, Paul Claval Interview</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
+                <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2018, 40p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198817v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles ruralités et transitions territoriales : L’espace rural en projet(s),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3993,73 +4162,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,148 +4237,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 240p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Report - WP4 Volvic Case Study. Pegasus, H2020 project, Grant agreement No 633814</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace rural en projet(s) : les apports méthodologiques en architecture et paysage pour penser les transitions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna d'Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4218,214 +4387,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 124p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les paysages dans les documents d’urbanisme, sur le territoire d’étude de l’agence d’urbanisme Sud Bourgogne Les Structures Paysagères, ed. Agence d’Urbanisme Sud Bourgogne, Aout 2016, 114p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Déléaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 114p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic participatif pour la requalification du centre bourg de Jussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,73 +4602,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 40p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en œuvre d’un programme de sensibilisation, d’information et de vulgarisation visant à favoriser la prise en compte des réseaux écologiques notamment dans les documents d’urbanisme à l’échelle intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4508,328 +4677,328 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 208p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution d’une démarche de concertation concernant l’identification des services écosystémiques dans le cadre du projet de Réserve Naturelle Régionale de la Haute Vallée de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche participative vers un projet de trame verte et bleue et de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du jeu de territoire Vercors-régional du 24 octobre 2013. Projet Forgéco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4839,336 +5008,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Petites Terres du Livradois-Forez :des paysages virtuels aux enjeux écologiques réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de Géographie et Environnement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les bancs du paysage. Enjeux didactiques, démarches et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetisPresses, pp.209-227, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prospective vision: Integrating the farmers’ point of view into french and belgian local planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hery-Planchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Landscape Convention : challenges of participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5178,98 +5347,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation sociale : transfert de la recherche vers l’entreprise – l’exemple de l’Agence Vous Etes D’Ici et l’UMR Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,117 +5448,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Petites Terres du Parc Naturel régional Livradois-Forez – outil de visites virtuelles de la trame verte et bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://www.parc-livradois-forez.org/Visitez-la-Trame-Verte-et-Bleue-et-les-Petites-Terres.html, 2016, N. Nogaret</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5399,157 +5568,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forgeco : Jeu de territoire Vercors au niveau régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5696,51 +5865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pigagniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gomel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Detroz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Campagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Heydel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nogaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Haung Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chi Kuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deboaisne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Campagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Engelven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Desmarli&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warz&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;l&#233;az" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Port" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Januel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jamet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pigagniol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Buche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gomel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Detroz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Campagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Heydel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nogaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Haung Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Chi Kuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Deboaisne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03195816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Campagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Engelven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fromageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planchat-Hery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Desmarli&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest.13470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03192502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warz&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5689" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2679" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;l&#233;az" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Port" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Januel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03199903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jamet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>