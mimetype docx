--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Poiron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure documentaliste / Chargée de veille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02/2015 – 02/2016 : Ingénieur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intérim, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Marcoule, STIC, G2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bagnols sur Cèze.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches bibliographiques à la demande des unités de recherches du CEA Marcoule.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalisation d’études bibliométriques à l’aide de l’outil INTELLIXIR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi et mise en place de veille, paramétrage des sources de veille dans l’outil KEYWATCH.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédaction de livrables pour la mise à disposition des résultats.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de valorisation de l’activité Information Scientifique et Technique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/2015 – 02/2015 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intérim, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socodei Codolet – Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bagnols sur Cèze.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion du courrier et des documents opérationnels dans Cincom ECM, archivage des documents papiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille technologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2013 – 09/2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en alternance, Direction Gestion de Crise, Direction Sûreté Santé Sécurité Développement Durable, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Site Nucléaire du Tricastin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Mise en place d’un SharePoint dédié à la documentation opérationnelle utile à la gestion d’évènements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’un processus de gestion de cette documentation à l’aide du logiciel Bonita BPM.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en application de la procédure de gestion de la documentation de crise au sein du groupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11/2009 – 11/2012 : Ingénieur d'Etudes en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDD, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Montpellier, IGH, IMGT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des bases de données dédiées à l’immunologie et de leurs interfaces web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2008 – 10/2009 : Ingénieur d'Etudes en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDD, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Montpellier, UMR DAP, SEG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et adaptation d’outils pour faciliter la génomique comparative chez plusieurs espèces de plantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2008 – 10/2008 : Ingénieur Hospitalier (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), CDD, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système d’information collaboratif pour la plateforme protéomique clinique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013/2014 Master 2 Professionnel Information et Communication – Gestion de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Information et de la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier III, (en Alternance)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006/2008 Master Informatique pour les Sciences - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005/2006 Licence Biologie des Organismes - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologie Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002/2004 DUT Génie biologique Option </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Documentation**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliométrie : INTELLIXIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veille : AMI Software, KEYWATCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion Electronique des Documents : SharePoint Server 2007, EMC Documentum, Cincom </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECM, ANT’Box, Ennov Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction de documents professionnels : Mode opératoire, Procédure, Cahier des charges, Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion des références bibliographiques : EndNote, Zotero</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Informatique**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmation : Java, PHP, XML, HTML, AJAX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système de Gestion de Bases de Données : MySQL, PostgreSQLConnaissance des outils bureautiques (Pack Office, Adobe CS5)**Autre**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business Project Management : Modélisation de processus avec Bonita BPM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projets Formations aux utilisateurs Connaissances : Sciences de la vie, Sûreté – sécurité, Qualité**Langues**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niveau intermédiaire Anglais; Notions Espagnol, Portugais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.D'Hont, A.; Denoeud, F.; Aury, J. M.; Baurens, F. C.; Carreel, F.; Garsmeur, O., et al. (2012). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">488</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(7410), pp.213-+. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 0028-0836. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000307267000034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chado Controller: advanced annotation management with a community annotation system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Guignon, V.; Droc, G.; Alaux, M.; Baurens, F. C.; Garsmeur, O.; Poiron, C., et al. (2012). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(7), pp.1054-1056. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 1367-4803. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000302298900030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMGT/mAb-DB: the basis of IMGT data of therapeutic monoclonal antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Poiron, C.; Wu, Y.; Ginestoux, C.; Ehrenmann, F.; Duroux, P., & Lefranc, M. P. (2010). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Du Cancer, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.S79-S79. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 0007-4551. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000284240100160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIGHER-ORDER IMMUNOGLOBULIN SEQUENCE RELATIONS FOR MAJOR SUBSETS OF CHRONIC LYMPHOCYTIC LEUKEMIA: UNIQUENESS VERSUS EQUIVALENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Agathangelidis, A.; Bystry, V.; Hadzidimitriou, A.; Sutton, L. A.; Minga, E.; Kienle, D., et al. (2015). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-48. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 0390-6078. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000361204901099</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valention Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garsmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (7), pp.1054-1056. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Biocuration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Poiron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure documentaliste / Chargée de veille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02/2015 – 02/2016 : Ingénieur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intérim, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Marcoule, STIC, G2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bagnols sur Cèze.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches bibliographiques à la demande des unités de recherches du CEA Marcoule.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalisation d’études bibliométriques à l’aide de l’outil INTELLIXIR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi et mise en place de veille, paramétrage des sources de veille dans l’outil KEYWATCH.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédaction de livrables pour la mise à disposition des résultats.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de valorisation de l’activité Information Scientifique et Technique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/2015 – 02/2015 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intérim, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socodei Codolet – Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bagnols sur Cèze.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion du courrier et des documents opérationnels dans Cincom ECM, archivage des documents papiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille technologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2013 – 09/2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en alternance, Direction Gestion de Crise, Direction Sûreté Santé Sécurité Développement Durable, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Site Nucléaire du Tricastin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Mise en place d’un SharePoint dédié à la documentation opérationnelle utile à la gestion d’évènements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration d’un processus de gestion de cette documentation à l’aide du logiciel Bonita BPM.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en application de la procédure de gestion de la documentation de crise au sein du groupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11/2009 – 11/2012 : Ingénieur d'Etudes en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDD, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Montpellier, IGH, IMGT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des bases de données dédiées à l’immunologie et de leurs interfaces web.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2008 – 10/2009 : Ingénieur d'Etudes en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDD, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Montpellier, UMR DAP, SEG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et adaptation d’outils pour faciliter la génomique comparative chez plusieurs espèces de plantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2008 – 10/2008 : Ingénieur Hospitalier (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), CDD, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système d’information collaboratif pour la plateforme protéomique clinique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013/2014 Master 2 Professionnel Information et Communication – Gestion de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Information et de la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier III, (en Alternance)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006/2008 Master Informatique pour les Sciences - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005/2006 Licence Biologie des Organismes - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologie Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002/2004 DUT Génie biologique Option </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Documentation**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliométrie : INTELLIXIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veille : AMI Software, KEYWATCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion Electronique des Documents : SharePoint Server 2007, EMC Documentum, Cincom </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECM, ANT’Box, Ennov Doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction de documents professionnels : Mode opératoire, Procédure, Cahier des charges, Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion des références bibliographiques : EndNote, Zotero</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Informatique**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmation : Java, PHP, XML, HTML, AJAX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système de Gestion de Bases de Données : MySQL, PostgreSQLConnaissance des outils bureautiques (Pack Office, Adobe CS5)**Autre**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business Project Management : Modélisation de processus avec Bonita BPM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de projets Formations aux utilisateurs Connaissances : Sciences de la vie, Sûreté – sécurité, Qualité**Langues**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niveau intermédiaire Anglais; Notions Espagnol, Portugais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.D'Hont, A.; Denoeud, F.; Aury, J. M.; Baurens, F. C.; Carreel, F.; Garsmeur, O., et al. (2012). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">488</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(7410), pp.213-+. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 0028-0836. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000307267000034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chado Controller: advanced annotation management with a community annotation system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.Guignon, V.; Droc, G.; Alaux, M.; Baurens, F. C.; Garsmeur, O.; Poiron, C., et al. (2012). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(7), pp.1054-1056. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 1367-4803. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000302298900030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMGT/mAb-DB: the basis of IMGT data of therapeutic monoclonal antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Poiron, C.; Wu, Y.; Ginestoux, C.; Ehrenmann, F.; Duroux, P., & Lefranc, M. P. (2010). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Du Cancer, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.S79-S79. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 0007-4551. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000284240100160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIGHER-ORDER IMMUNOGLOBULIN SEQUENCE RELATIONS FOR MAJOR SUBSETS OF CHRONIC LYMPHOCYTIC LEUKEMIA: UNIQUENESS VERSUS EQUIVALENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Agathangelidis, A.; Bystry, V.; Hadzidimitriou, A.; Sutton, L. A.; Minga, E.; Kienle, D., et al. (2015). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica, Vol.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-48. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 0390-6078. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;lt;Go to ISI&amp;gt;://WOS:000361204901099</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valention Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garsmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (7), pp.1054-1056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Biocuration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30109504"/>
+    <w:nsid w:val="26189B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FFEBF7CA"/>
+    <w:nsid w:val="F55B80C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="788279CE"/>
+    <w:nsid w:val="D5EF7579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="407CE3F0"/>
+    <w:nsid w:val="E83718A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A13CBD2"/>
+    <w:nsid w:val="CD4D229D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0B8A8B56"/>
+    <w:nsid w:val="5914E159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>