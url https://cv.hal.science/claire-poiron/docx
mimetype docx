--- v1 (2026-04-15)
+++ v2 (2026-05-18)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26189B70"/>
+    <w:nsid w:val="7037192F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F55B80C8"/>
+    <w:nsid w:val="C3165432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D5EF7579"/>
+    <w:nsid w:val="68EDE872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E83718A5"/>
+    <w:nsid w:val="62270F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CD4D229D"/>
+    <w:nsid w:val="1AF6AE89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5914E159"/>
+    <w:nsid w:val="5A5E9D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>