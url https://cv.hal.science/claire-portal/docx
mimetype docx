--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -408,797 +408,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’estran atlantique européen : géodiversité et ethno-pédologie d’un sol terraqué de la Vilaine à la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-henry Laffont; David Robin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partager les sols. Milieux, ressources et mémoires en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.128-135, 2024, Architecture, 978-2-86272-788-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géodiversité en Pays de la Loire : Gargantua est passé par là !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Boisseleau; Jean-René Morice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines vivants en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.64-72, 2024, 979-10-353-2390-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.128-135, 2024, Architecture, 978-2-86272-788-2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de la nature abiotique et géoconservation en France. Evolutions du droit et des pratiques du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard; Henri Jaffeux (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire.Les figures changeantes de la protection de la nature. XIXe – XXIe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-230, 2023, Espace et Territoires, 9782753591981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du paysage pittoresque à la valorisation géopatrimoniale : le Parc National de Killarney (Kerry, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Ambert; Nathalie Cayla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide pratique de valorisation des géomorphosites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Savoie-Mont-Blanc, pp.278-289, 2020, 978-2-37741-046-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de la nature sauvage en Europe : ressources territoriales ou espaces en crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Rouget; Guillaume Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature des villes, nature des champs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.249-275, 2018, Pratiques et représentations, 978-2-36424-055-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires paysagères et actions publiques. La vallée du Clain à Poitiers, entre réaménagements et conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régis Barraud; Marie-Anne Germaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démanteler les barrages pour restaurer les cours d'eau. Controverses et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quae, pp.43-56, 2017, Update sciences &amp; technologies, 978-2-7592-2678-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes dans la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Maulion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.260-261, 2014, 978-2-7535-3373-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’actualité patrimoniale des associations vue par la presse quotidienne régionale en Pays de la Loire. Étude de l’édition Ouest-France du 1er janvier 2010 au 31 août 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-230, 2023, Espace et Territoires, 9782753591981</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Saupin; Jean-René Morice; Nadine Vivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.34-45, 2013, Art &amp; société, 978-2-7535-2820-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Savoie-Mont-Blanc, pp.278-289, 2020, 978-2-37741-046-0</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliefs et paysages patrimoniaux en Pays de la Loire. Une région aux reliefs ordinaires mais pas banals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.178-200, 2013, 978-2-7535-2820-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...322 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661643v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04661641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parc naturel régional Normandie-Maine et la reconnaissance des patrimoines géologique et géomorphologique</w:t>
               </w:r>
@@ -1869,2772 +1869,2876 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction au numéro « Incertitudes cartographiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Incertitudes cartographiques, 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15v4q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartography and photography: connivances and (un)certainties of two iconographic medium. A snapshot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23729333.2024.2333139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer une carte interactive pour l’édition numérique sans coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pulvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Trouillet</w:t>
+                <w:t xml:space="preserve">hal-05056514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pulvin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, H.S. (2), pp.34-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/flamme.1427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodiversity photographed: An exploratory and iconographic study of geoheritage in protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.592-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies, and Current Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087924⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Corteville (dir.), &amp;lt;i&amp;gt;Terres de Seine, paysages et patrimoines au cœur des Yvelines&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’émail peint entre France et Chine, XVIIe-XVIIIe siècles : acteurs, objets et techniques, 18, pp.425-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.14270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoparcs et parcs naturels régionaux. Étude d’un processus de labellisation dans le Parc naturel régional Normandie-Maine (Normandie/Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 243 (2022/2), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.243.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fajã dos Cubres (île de São Jorge, archipel des Açores) : un géomorphosite au milieu de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajaloli B. et Grésillon E. (dir.). &amp;lt;i&amp;gt;Le sacre de la nature&amp;lt;/i&amp;gt;. Sorbonne Université Presses, Paris, 2019. 406 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écritures en géographie, 739-740, pp.739-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.739.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et nature abiotique :nature ignorée ou nouvelle forme de nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.246-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensauvagement et ré-ensauvagement de l’Europe : controverse et postures scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.301-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« S’il vous plaît… dessine-moi (…) » La géodiversité dans la bande dessinée, quelques repères de la case au récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace-plan, un artifice de l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La plaine, le plat, le plan, 17, pp.35-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodiversity and Anthropocene Landscapes: New Perceptions and Aesthetic Renewal of Some European “Coalscapes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment, Space, Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5749/envispacplac.10.1.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de l'appropriation patrimoniale des reliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/flamme.1427⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.6233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.10.002⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne artificielle : une nouvelle forme artialisée de la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les géopatrimoines, de nouvelles ressources territoriales au service du développement local, 717, pp.523-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages géopittoresques et modélisation spatiale des géoparcs européens : vers de nouveaux espaces naturels et culturels protégés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 717 (5), pp.654-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Shape of a City: Geomorphological Landscapes, Abiotic Urban Environment, and Geoheritage in the Western World: the Example of Parks and Gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-017-0220-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géomorphosites »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'archipel du Cap-Vert : risques, géopatrimoine et sociétés, 37, pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du site urbain au patrimoine géomorphologique : évolution de la perception des reliefs urbains, proposition de typologie et exemples nantais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Géoparcs et parcs naturels régionaux. Étude d’un processus de labellisation dans le Parc naturel régional Normandie-Maine (Normandie/Pays de la Loire)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender le patrimoine géomorphologique. Approche géohistorique de la patrimonialité des reliefs par les documents d’archives. L’exemple du Parc National de Killarney (Kerry, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature abiotique ordinaire. Réflexions à partir des Pays de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tome 42 (3), pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.423.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La patrimonialisation des paysages de l’eau dans l’ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.243.0305⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La patrimonialisation des paysages de l’eau dans l’ouest de la France, 228, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.7126⟩</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites vallées des Pays de la Loire. Du paysage pittoresque aux nouvelles interprétations patrimoniales : permanences et tensions contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La patrimonialisation des paysages de l’eau dans l’ouest de la France, 228, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.739.0178⟩</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires culturelles des géomorphosites ou comment rendre visible le « relief-géogramme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3-4), pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du socle au paysage : essai pour un nouveau regard sur les reliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.15863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulgarisation de la géomorphologie dans les parcs naturels régionaux de l'Ouest de la France. Expériences dans les parcs naturels régionaux de Brière (Loire-Atlantique) et d'Armorique (Finistère).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 96 (2), pp.246-264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.5017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 86 (1), pp.110-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2009.2658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...116 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.5141⟩</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation des reliefs dans les parcs naturels de la façade atlantique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.3675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géomorphosite : Naissance d’un concept. Application au marais de Goulaine (Loire-Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.87-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...1543 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4644,78 +4748,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pierriers du Parc naturel régional Normandie-Maine, Connaissance – Préservation – Valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4728,340 +4832,340 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (H.S.), pp.171-175, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature abiotique et formes dans les projets urbains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature urbaine en projet. Vers une nouvelle alliance entre nature et ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editopics / Umazuma, pp.75-94, 2014, Nature citadine, 978-2-36992-003-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géomorphologique du Parc naturel régional de Brière (Loire-Atlantique) et la sélection de géomorphosites : héritages naturels et héritages culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des géosites dans les espaces protégés, Symposium International sur la Gestion des Géosites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-170, 2013, Collection EDYTEM, 15, 978-2-918435-07-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « reliefs ordinaires », les parcs naturels régionaux et le patrimoine géomorphologique. L’exemple des Alpes Mancelles et du Parc naturel régional de Normandie-Maine, (Pays de la Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-278, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité du public des parcs naturels à l’information géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine est-il fréquentable ? Accès, gestion, interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université d'Angers, pp.241-254, 2009, 978-2-915751-27-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5071,2951 +5175,2951 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xynthia. Les objets de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Humanités océanes entre métissages et imaginaires de l’habiter. Rencontre nationale des ethnopôles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Vidal; Thomas Mouzard, Sep 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submersion et Résilience. La mémoire de Xynthia. Quels espaces pour quels récits, 15 ans après la submersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Lieux communs difficiles : L’espace créateur de récits » / Projet Lieux communs – Arts et spatialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Picker, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géopatrimoines au prisme de la géodiversité européenne. État des lieux et innovations en Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'Angers, Nov 2018, Angers, France. pp.207-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiser les cartes… Petite histoire de L’Atlas Bleu Revue cartographique des mers et des littoraux et de l’application CartABl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps des cartes, festival de cartographie, 4e édition : Dépassons les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MJC Claude Nougaro (Maison des Jeunes et de la Culture de Montmorillon); Université de Poitiers; Espace Mendès France (Poitiers), May 2023, Montmorillon, France. pp.99-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géodiversité, géopatrimoine et parcs naturels régionaux en région Nouvelle-Aquitaine : des masques aux potentiels géopatrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Patrimoine Géomorphologique - Session thématique : la géomorphologie dans les parcs naturels régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Comité National Français de Géographie, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche participative à écritures multiples, l’exemple du projet Submersion et résilience, la mémoire de Xynthia (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, université d'Angers, Nov 2018, Angers, France. pp.207-216</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Écritures alternatives de la recherche en SHS 2024 : le récit scientifique en question"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin (MSH Ange-Guépin); Équipe CRENAU (Centre de Recherche Nantais Architectures Urbanités) du laboratoire Ambiances, Architectures, Urbanités (AAU), Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartography and photography. Connivances and Uncertainties of two iconographic mediums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop ICAR : Incertitudes Cartographiques / Cartographic Uncertainties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Portal, Jun 2023, Poitiers (MSHS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodiversity and abiotic nature in rewilding projects in Europe: iconographies and associated discourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop : From preserving the wild to rewilding : narratives, politics, imaginaries and artistic mediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Regis Barraud, Nov 2022, Poitiers (MSHS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, MJC Claude Nougaro (Maison des Jeunes et de la Culture de Montmorillon); Université de Poitiers; Espace Mendès France (Poitiers), May 2023, Montmorillon, France. pp.99-107</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNFG - Comité National Français de Géographie, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FE2C « Equilibre(s) en études civilisationnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Études de Civilisation Contemporaine (FE2C); Université de Poitiers, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yann Leborgne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols de l’estran : géodiversité d’un sol terraqué. L’exemple des estrans ligériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sol(s) en partage : le sol comme milieu, ressource et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Espace rural &amp; projet spatial, Oct 2021, Ambert, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géodiversité représentée. De l’image au patrimoine. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Vincent</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Caillaud</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Laurin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin (MSH Ange-Guépin); Équipe CRENAU (Centre de Recherche Nantais Architectures Urbanités) du laboratoire Ambiances, Architectures, Urbanités (AAU), Nov 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et nature abiotique : nature ignorée ou nouvelle forme de nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Sep 2018, Paris, France. pp.246-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Regis Barraud, Nov 2022, Poitiers (MSHS), France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewilding in France: issues, projects and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opportunities and Issues in Rewilding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South Yorkshire Biodiversity Research Group (SYBRG); Sheffield Hallam University, May 2019, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialité et valorisation des reliefs irlandais. Le Parc National de Killarney (Kerry, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodiversity and anthropocene landscapes: from abandonment to new perceptions. Some European coalscapes trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aesthetics of the Energy Landscape workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dolly Jorgensen, May 2016, Lulea, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la roche au paysage : l'invention des géopatrimoines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café-Géo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Les Cafés géographiques, Dec 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When man build landforms: Artificial landforms and fictive cities as a new urban heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Urban Geomorphological Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rome La Sapienza (Roma 1); University of Modena and Reggio Emilia; University of Lausanne; International Association of Geomorphologists (IAG; Working Group on Geomorphosites (IAG); European Association for the Conservation of the Geological Heritage (ProGEO; Italian Association of Physical Geography and Geomorphology (AIGEO); Associazione Italiana di Geologia e Turismo, Oct 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common valleys: spatial organisation, landscape and management models. Geohistorical analysis (Clain river, since the end of the 18th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference of Historical Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Jul 2015, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de la « nature sauvage » en Europe : ressources territoriales ou espaces en crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature des villes, nature des champs : Synergies et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA Calhiste (4343); EA Discontinuités (2468); EA Territoires, Villes, Environnement, société - TVES (4477); Laboratoire pour l'Analyse des Lieux, des Paysages et des Campagnes Européennes (LAPLEC); Commission de Géographie Rurale (CNFG); Commission Villes et Métropoles (CNFG), Sep 2015, Valenciennes-La Louvière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La forme des villes ». Géodiversité et patrimoine géomorphologique en milieu urbain. Études dans des villes européennes et nord-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « forme des villes » : quelle place pour la nature abiotique dans les projets urbains ? Études dans les villes européennes et nord-américaines,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature urbaine en projet. Vers une nouvelle alliance entre nature et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’architecture, Feb 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphosite selection in the Brière natural park (Loire-Atlantique, France): natural heritage and cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Geosite Management (ISGM) : Managing Geosites in Protected Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Environnements, dynamiques et territoires de la montagne (Le Bourget du Lac, Savoie), Sep 2011, Chambéry, France. pp.163-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2013.1255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions, représentations et patrimonialisation des paysages géomorphologiques. Perspectives méthodologiques dans les parcs naturels de la façade Atlantique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2009, Paris, France. pp.269-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la roche au paysage, du patrimoine géo(morpho)logique au territoire : perceptions, représentations, gestions et valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORMATERRE 2011 : Le sol : Hommes, érosions, climats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de l'éducation (IFE), Dec 2011, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le géomorphosite et le paysage géomorphologique : quelques réflexions sur la notion d’échelle. Délimiter, connaître et transmettre le patrimoine géomorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Dec 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dessous du vignoble. Patrimoine géomorphologique du Vignoble nantais. Premier inventaire des « géomorphosites » en Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Automne, Musée du Vignoble Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syndicat mixte du SCOT Pays du vignoble nantais, Nov 2008, Le Pallet, France. pp.26-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géomorphologie, paysage et culture. Relief-motif, modèle paysager et géomorphologie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées doctorales du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieur du Paysage (ENSP), Nov 2011, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et géomorphosites dans les Pays de la Loire. Quel patrimoine géomorphologique pour un « pays plat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Pau et des Pays de l’Adour, Sep 2011, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscapes, landforms and geomorphological heritage in Killarney National Park: a first inventory of irish ‘geomorphosites’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ireland : paysages / landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFEIR - Société Française d'Études Irlandaises, Mar 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités d’appréciation des paysages de vallées dans l’ouest de la France : des voyages pittoresques aux nouvelles interprétations patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS - Comité des travaux historiques et scientifiques, Apr 2010, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Espace rural &amp; projet spatial, Oct 2021, Ambert, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géomorphosites et géohistoire. Applications aux parcs naturels régionaux armoricains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulgarisation de la géomorphologie dans les Parcs naturels régionaux de l’Ouest de la France. Expériences dans le Parc naturel régional de Brière (Loire-Atlantique) et le Parc naturel régional d’Armorique (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assocation de Géographes Français (AGF), Oct 2008, Nantes, France. pp.110-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2009.2658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine géomorphologique. Essai de géographie appliquée: les massifs anciens de la Façade atlantique européenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Jan 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dessous d'une ville » : petite géomorphologie nantaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet associatif ECOS-Nantes Métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association ECOS-Nantes; La Maison Radieuse, Jun 2006, Rezé, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, South Yorkshire Biodiversity Research Group (SYBRG); Sheffield Hallam University, May 2019, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphological heritage and natural parks on the european atlantic front: the Brière natural park case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive Course Geomorphosites and landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists, Sep 2006, Martigny, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...1587 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8025,141 +8129,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pierriers du Parc naturel régional Normandie-Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rouget; Grégoire Egoroff; Fabien Hobléa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l’INPG : 10 ans d’inventaire national du patrimoine géologique : bilan, usages, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société géologique de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires de la Société géologique de France, Hors série Numéro 17, pp.171-175, 2021, 10 ans d'inventaire national du patrimoine national du patrimoine géologique (INPG) : bilan, usages, perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8169,120 +8273,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral ligérien. Une géodiversité terraquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue 303 : arts, recherches et créations, Revue culturelle des pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de vallées : héritages et enjeux de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8298,326 +8402,326 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue 303 : arts, recherches et créations, revue culturelle des pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessous du Vignoble&amp;quot;. La formation des sols et des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fenêtres sur le Pays du Vignoble nantais. Paysage, patrimoine et art de vivre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sentier des Paysages. Étude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Brière à l’océan : une mosaïque de paysages à découvrir et à comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glaciers rocheux des Pyrénées centrales, un patrimoine naturel à découvrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.267-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8627,114 +8731,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliefs et patrimoine géomorphologique. Applications aux parcs naturels de la façade atlantique européenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nantes, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00537350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8802,51 +8906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0015F134"/>
+    <w:nsid w:val="97D5D0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9033,51 +9137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135596572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121804391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008038354X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZHSR7QS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2333139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5749/envispacplac.10.1.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6233" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3672" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-017-0220-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N40R2W65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0213" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8816" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DJCT3RC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.15863" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2658" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3675" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684069v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2013.1255" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/evenement/colloque-de-restitution-de-linventaire-national-du-patrimoine-geologique/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662544v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135596572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121804391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008038354X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZHSR7QS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4q" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2333139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0305" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13635" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5749/envispacplac.10.1.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3672" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-017-0220-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N40R2W65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DJCT3RC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.15863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2013.1255" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/evenement/colloque-de-restitution-de-linventaire-national-du-patrimoine-geologique/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>