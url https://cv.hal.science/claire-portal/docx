--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -3418,940 +3418,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les géopatrimoines, de nouvelles ressources territoriales au service du développement local, 717, pp.523-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La montagne artificielle : une nouvelle forme artialisée de la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.3672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Francois Betard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages géopittoresques et modélisation spatiale des géoparcs européens : vers de nouveaux espaces naturels et culturels protégés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 717 (5), pp.654-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Shape of a City: Geomorphological Landscapes, Abiotic Urban Environment, and Geoheritage in the Western World: the Example of Parks and Gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-017-0220-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géomorphosites »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.717.0523⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'archipel du Cap-Vert : risques, géopatrimoine et sociétés, 37, pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du site urbain au patrimoine géomorphologique : évolution de la perception des reliefs urbains, proposition de typologie et exemples nantais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender le patrimoine géomorphologique. Approche géohistorique de la patrimonialité des reliefs par les documents d’archives. L’exemple du Parc National de Killarney (Kerry, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature abiotique ordinaire. Réflexions à partir des Pays de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tome 42 (3), pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.423.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites vallées des Pays de la Loire. Du paysage pittoresque aux nouvelles interprétations patrimoniales : permanences et tensions contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-017-0220-9⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La patrimonialisation des paysages de l’eau dans l’ouest de la France, 228, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La patrimonialisation des paysages de l’eau dans l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.914⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La patrimonialisation des paysages de l’eau dans l’ouest de la France, 228, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660759v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04660749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires culturelles des géomorphosites ou comment rendre visible le « relief-géogramme »</w:t>
               </w:r>
@@ -7324,165 +7324,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dessous du vignoble. Patrimoine géomorphologique du Vignoble nantais. Premier inventaire des « géomorphosites » en Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Automne, Musée du Vignoble Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syndicat mixte du SCOT Pays du vignoble nantais, Nov 2008, Le Pallet, France. pp.26-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le géomorphosite et le paysage géomorphologique : quelques réflexions sur la notion d’échelle. Délimiter, connaître et transmettre le patrimoine géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684015v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04684164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie, paysage et culture. Relief-motif, modèle paysager et géomorphologie culturelle</w:t>
               </w:r>
@@ -8906,51 +8906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97D5D0B7"/>
+    <w:nsid w:val="648BD574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9137,51 +9137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135596572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121804391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008038354X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZHSR7QS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4q" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2333139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0305" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13635" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5749/envispacplac.10.1.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3672" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-017-0220-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N40R2W65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DJCT3RC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.15863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2013.1255" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/evenement/colloque-de-restitution-de-linventaire-national-du-patrimoine-geologique/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135596572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121804391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008038354X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZHSR7QS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4q" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2333139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0305" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13635" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5749/envispacplac.10.1.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3672" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-017-0220-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N40R2W65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DJCT3RC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.15863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2013.1255" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/evenement/colloque-de-restitution-de-linventaire-national-du-patrimoine-geologique/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>