--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2007,1698 +2007,1698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabriquer une carte interactive pour l’édition numérique sans coder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pulvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartography and photography: connivances and (un)certainties of two iconographic medium. A snapshot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23729333.2024.2333139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pourinet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Trouillet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, H.S. (2), pp.34-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/flamme.1427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodiversity photographed: An exploratory and iconographic study of geoheritage in protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.592-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoconservation in France: History, Key Policies, and Current Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pulvin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087924⟩</w:t>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Corteville (dir.), &amp;lt;i&amp;gt;Terres de Seine, paysages et patrimoines au cœur des Yvelines&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’émail peint entre France et Chine, XVIIe-XVIIIe siècles : acteurs, objets et techniques, 18, pp.425-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.14270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoparcs et parcs naturels régionaux. Étude d’un processus de labellisation dans le Parc naturel régional Normandie-Maine (Normandie/Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 243 (2022/2), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.243.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fajã dos Cubres (île de São Jorge, archipel des Açores) : un géomorphosite au milieu de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajaloli B. et Grésillon E. (dir.). &amp;lt;i&amp;gt;Le sacre de la nature&amp;lt;/i&amp;gt;. Sorbonne Université Presses, Paris, 2019. 406 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écritures en géographie, 739-740, pp.739-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.739.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et nature abiotique :nature ignorée ou nouvelle forme de nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.246-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensauvagement et ré-ensauvagement de l’Europe : controverse et postures scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.301-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« S’il vous plaît… dessine-moi (…) » La géodiversité dans la bande dessinée, quelques repères de la case au récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace-plan, un artifice de l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La plaine, le plat, le plan, 17, pp.35-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodiversity and Anthropocene Landscapes: New Perceptions and Aesthetic Renewal of Some European “Coalscapes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment, Space, Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5749/envispacplac.10.1.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de l'appropriation patrimoniale des reliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/flamme.1427⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.6233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2023.10.002⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages géopittoresques et modélisation spatiale des géoparcs européens : vers de nouveaux espaces naturels et culturels protégés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 717 (5), pp.654-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Bétard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géopatrimoines, de nouvelles ressources territoriales au service du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-023-00824-x⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les géopatrimoines, de nouvelles ressources territoriales au service du développement local, 717, pp.523-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.717.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.14270⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne artificielle : une nouvelle forme artialisée de la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...976 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660563v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04660730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shape of a City: Geomorphological Landscapes, Abiotic Urban Environment, and Geoheritage in the Western World: the Example of Parks and Gardens</w:t>
               </w:r>
@@ -5422,51 +5422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiser les cartes… Petite histoire de L’Atlas Bleu Revue cartographique des mers et des littoraux et de l’application CartABl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pourinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps des cartes, festival de cartographie, 4e édition : Dépassons les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MJC Claude Nougaro (Maison des Jeunes et de la Culture de Montmorillon); Université de Poitiers; Espace Mendès France (Poitiers), May 2023, Montmorillon, France. pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5813,50 +5813,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FE2C « Equilibre(s) en études civilisationnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Études de Civilisation Contemporaine (FE2C); Université de Poitiers, Nov 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geoconservation in France: History, Key Policies and Current Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5871,1113 +5979,1005 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ProGEO SW Europe Regional Working Group "Virtual Conference on Geoconservation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, online, Portugal</w:t>
+                <w:t xml:space="preserve">hal-03714150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols de l’estran : géodiversité d’un sol terraqué. L’exemple des estrans ligériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sol(s) en partage : le sol comme milieu, ressource et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Espace rural &amp; projet spatial, Oct 2021, Ambert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géodiversité représentée. De l’image au patrimoine. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Portal</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et nature abiotique : nature ignorée ou nouvelle forme de nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographes et la nature : nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Sep 2018, Paris, France. pp.246-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Espace rural &amp; projet spatial, Oct 2021, Ambert, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewilding in France: issues, projects and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opportunities and Issues in Rewilding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South Yorkshire Biodiversity Research Group (SYBRG); Sheffield Hallam University, May 2019, Sheffield (Sheffield Hallam University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La géodiversité représentée. De l’image au patrimoine. Une introduction</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialité et valorisation des reliefs irlandais. Le Parc National de Killarney (Kerry, Irlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission Patrimoine Géomorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodiversity and anthropocene landscapes: from abandonment to new perceptions. Some European coalscapes trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aesthetics of the Energy Landscape workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dolly Jorgensen, May 2016, Lulea, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la roche au paysage : l'invention des géopatrimoines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café-Géo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Les Cafés géographiques, Dec 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When man build landforms: Artificial landforms and fictive cities as a new urban heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Urban Geomorphological Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rome La Sapienza (Roma 1); University of Modena and Reggio Emilia; University of Lausanne; International Association of Geomorphologists (IAG; Working Group on Geomorphosites (IAG); European Association for the Conservation of the Geological Heritage (ProGEO; Italian Association of Physical Geography and Geomorphology (AIGEO); Associazione Italiana di Geologia e Turismo, Oct 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de la « nature sauvage » en Europe : ressources territoriales ou espaces en crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature des villes, nature des champs : Synergies et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA Calhiste (4343); EA Discontinuités (2468); EA Territoires, Villes, Environnement, société - TVES (4477); Laboratoire pour l'Analyse des Lieux, des Paysages et des Campagnes Européennes (LAPLEC); Commission de Géographie Rurale (CNFG); Commission Villes et Métropoles (CNFG), Sep 2015, Valenciennes-La Louvière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common valleys: spatial organisation, landscape and management models. Geohistorical analysis (Clain river, since the end of the 18th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français, Sep 2018, Paris, France. pp.301-318</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference of Historical Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Jul 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...569 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677990v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04678086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La forme des villes ». Géodiversité et patrimoine géomorphologique en milieu urbain. Études dans des villes européennes et nord-américaines</w:t>
               </w:r>
@@ -8906,51 +8906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="648BD574"/>
+    <w:nsid w:val="14D191D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9137,51 +9137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135596572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121804391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008038354X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZHSR7QS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4q" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2333139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0305" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13635" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5749/envispacplac.10.1.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3672" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0654" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-017-0220-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N40R2W65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DJCT3RC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.15863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2013.1255" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/evenement/colloque-de-restitution-de-linventaire-national-du-patrimoine-geologique/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135596572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121804391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008038354X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maulion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2024.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KZHSR7QS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4q" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pulvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2333139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2023.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00824-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0305" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13635" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5749/envispacplac.10.1.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.6233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0654" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.717.0523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3672" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-017-0220-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N40R2W65-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DJCT3RC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.15863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661123v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714150v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677990v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2013.1255" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/evenement/colloque-de-restitution-de-linventaire-national-du-patrimoine-geologique/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>