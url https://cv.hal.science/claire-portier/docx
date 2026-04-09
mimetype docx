--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -100,678 +100,678 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la décision 2023-1066 QPC du 27 octobre 2023</w:t>
+                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la Décision 2023-1066 QPC du 27 octobre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n°13</w:t>
+              <w:t xml:space="preserve">, 2024, chron. n°13, [13 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510761v1</w:t>
+                <w:t xml:space="preserve">hal-05244398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit nucléaire : retour sur l'année 2023 (synthèse)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’appréhension de la pollution fluviale transfrontière par le droit international…et ses quelques enseignements pour le droit nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 329</w:t>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024-2, pp. 92-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958178v1</w:t>
+                <w:t xml:space="preserve">hal-04958213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appréhension de la pollution fluviale transfrontière par le droit international…et ses quelques enseignements pour le droit nucléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la décision 2023-1066 QPC du 27 octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Portier</w:t>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024-2, pp. 92-111</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n°13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958213v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la Décision 2023-1066 QPC du 27 octobre 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit nucléaire : retour sur l'année 2023 (synthèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Lahorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Arbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bonnet</w:t>
+                <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, chron. n°13, [13 p.]</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244398v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Ship Has Reached The Shore”. De quelques éléments de compréhension sur le caractère “historique” du nouveau Traité sur la haute mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 318</w:t>
+              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958167v1</w:t>
+                <w:t xml:space="preserve">hal-04193071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ship Has Reached The Shore”. De quelques éléments de compréhension sur le caractère “historique” du nouveau Traité sur la haute mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand “le (bon) juge condamne le crime sans condamner le criminel” : l’affaire du Sahara occidental devant la Cour africaine des droits de l’homme et des peuples [...]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp. 505-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193071v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand “le (bon) juge condamne le crime sans condamner le criminel” : l’affaire du Sahara occidental devant la Cour africaine des droits de l’homme et des peuples [...]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Lahorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Arbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp. 505-530</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193052v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contentieux climatique en droit français : quel(s) fondement(s), quelle(s) responsabilité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -796,51 +796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Animal (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -865,51 +865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage et Abattage : quid du &amp;quot;bien-être&amp;quot; animal en droit international public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les enjeux alimentaires au XXIème siècle, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -934,51 +934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cour Internationale de Justice, Chasse à la baleine dans l'Antarctique, Australie c. Japon; Nouvelle-Zélande (intervenant), arrêt du 31 mars 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1029,402 +1029,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relance du nucléaire signe-t-elle la &amp;quot;relance&amp;quot; des responsabilités ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'ignorance saisie par le droit de la responsabilité civile. De quelques éléments de réflexion sur les dommages différés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relance du nucléaire à l’épreuve de son encadrement juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Portier, Blandine Rolland, Thomas Schellenberger - CERDACC (UR 3992) - UHA, Nov 2024, Colmar, France</w:t>
+              <w:t xml:space="preserve">L'ignorance, les sciences et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Canali, Valentine Delcroix, Saïdou Diop - Aix-Marseille Université - UMR DICE, Jan 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958198v1</w:t>
+                <w:t xml:space="preserve">hal-04958186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ignorance saisie par le droit de la responsabilité civile. De quelques éléments de réflexion sur les dommages différés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La responsabilité climatique des Etats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ignorance, les sciences et le droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Canali, Valentine Delcroix, Saïdou Diop - Aix-Marseille Université - UMR DICE, Jan 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Entre crise migratoire et migrations climatiques - Le commun pour horizon (Tables rondes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Licence 1 ESPRI - IAE - Université Savoie Mont Blanc, Apr 2024, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958186v1</w:t>
+                <w:t xml:space="preserve">hal-04958145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité climatique des Etats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La perturbation des normes par le risque transfrontière. Étude de droit international : droit &amp;quot;vecteur&amp;quot; et &amp;quot;objet&amp;quot; de perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre crise migratoire et migrations climatiques - Le commun pour horizon (Tables rondes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Licence 1 ESPRI - IAE - Université Savoie Mont Blanc, Apr 2024, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">La disparité et la perturbation des normes en situation transfrontalière. France-Suisse-Italie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Nardelli, Alexandre Guigue - CERDAF - LLSETI - Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958145v1</w:t>
+                <w:t xml:space="preserve">hal-04958192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perturbation des normes par le risque transfrontière. Étude de droit international : droit &amp;quot;vecteur&amp;quot; et &amp;quot;objet&amp;quot; de perturbations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'expansion des devoirs de vigilance (rapport de synthèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disparité et la perturbation des normes en situation transfrontalière. France-Suisse-Italie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Nardelli, Alexandre Guigue - CERDAF - LLSETI - Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">L'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA) - Institut Jean Carbonnier, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958192v1</w:t>
+                <w:t xml:space="preserve">hal-04958155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expansion des devoirs de vigilance (rapport de synthèse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La relance du nucléaire signe-t-elle la &amp;quot;relance&amp;quot; des responsabilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA) - Institut Jean Carbonnier, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">La relance du nucléaire à l’épreuve de son encadrement juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Portier, Blandine Rolland, Thomas Schellenberger - CERDACC (UR 3992) - UHA, Nov 2024, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958155v1</w:t>
+                <w:t xml:space="preserve">hal-04958198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appréhension de la pollution des fleuves transfrontaliers par le droit international : quels enseignements pour le nucléaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau et le nucléaire, une approche juridique et sociopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Schellenberger, Teva Meyer - CERDACC (UR 3992) - UHA, Nov 2023, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1449,51 +1449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can and should the international nuclear third-party liability regime be a model for a global and evolutionary liability regime for high-risk activities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Nuclear Law : The Global Debate Vienne, Autriche, 26 avril 2022 [disponible en ligne http://streaming.iaea.org/21844].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence internationale de l’énergie atomique (AIEA),, Apr 2022, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité civile nucléaire et installations de fusion : quels défis pour le droit international public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INLA Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Nuclear Law Association, Nov 2016, New-Delhi, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1587,51 +1587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear safety inspections: towards an effective nuclear safety regime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Durand-Poudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,51 +1701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejet des eaux contaminées de Fukushima dans l’Océan : une opération sous contrôle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1808,51 +1808,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la responsabilité à l'épreuve des activités de fusion nucléaire. Contribution à l'étude de la responsabilité du fait des activités à risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Law. CERIC - UMR 7318 - Aix-Marseille Université, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2048,51 +2048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958178v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Durand-Poudret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/tel-04957781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Durand-Poudret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/tel-04957781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>