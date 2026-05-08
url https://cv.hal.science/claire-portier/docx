--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -66,1618 +66,1825 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la Décision 2023-1066 QPC du 27 octobre 2023</w:t>
+                <w:t xml:space="preserve">La relance du nucléaire signe-t-elle une relance de la responsabilité ? Réflexions sur l’adaptation du régime de responsabilité civile nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, chron. n°13, [13 p.]</w:t>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244398v1</w:t>
+                <w:t xml:space="preserve">hal-05590631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appréhension de la pollution fluviale transfrontière par le droit international…et ses quelques enseignements pour le droit nucléaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comité des droits de l’enfant cherche force obligatoire, désespérément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024-2, pp. 92-111</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958213v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la décision 2023-1066 QPC du 27 octobre 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la Décision 2023-1066 QPC du 27 octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n°13</w:t>
+              <w:t xml:space="preserve">, 2024, chron. n°13, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510761v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit nucléaire : retour sur l'année 2023 (synthèse)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’appréhension de la pollution fluviale transfrontière par le droit international…et ses quelques enseignements pour le droit nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 329</w:t>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024-2, pp. 92-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958178v1</w:t>
+                <w:t xml:space="preserve">hal-04958213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ship Has Reached The Shore”. De quelques éléments de compréhension sur le caractère “historique” du nouveau Traité sur la haute mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Conseil constitutionnel a-t-il enfoui les générations futures ? Réflexions sur la décision 2023-1066 QPC du 27 octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDLF 2024, pp.chron. n°13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193071v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand “le (bon) juge condamne le crime sans condamner le criminel” : l’affaire du Sahara occidental devant la Cour africaine des droits de l’homme et des peuples [...]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Droit nucléaire : retour sur l'année 2023 (synthèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Lahorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Arbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp. 505-530</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193052v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Ship Has Reached The Shore”. De quelques éléments de compréhension sur le caractère “historique” du nouveau Traité sur la haute mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 318</w:t>
+              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958167v1</w:t>
+                <w:t xml:space="preserve">hal-04193071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux climatique en droit français : quel(s) fondement(s), quelle(s) responsabilité(s) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand “le (bon) juge condamne le crime sans condamner le criminel” : l’affaire du Sahara occidental devant la Cour africaine des droits de l’homme et des peuples [...]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp. 505-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193070v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Animal (Editorial)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Lahorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Arbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193068v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage et Abattage : quid du &amp;quot;bien-être&amp;quot; animal en droit international public ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le contentieux climatique en droit français : quel(s) fondement(s), quelle(s) responsabilité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les enjeux alimentaires au XXIème siècle, 39</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467000v1</w:t>
+                <w:t xml:space="preserve">hal-04193070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cour Internationale de Justice, Chasse à la baleine dans l'Antarctique, Australie c. Japon; Nouvelle-Zélande (intervenant), arrêt du 31 mars 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'Animal (Editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevage et Abattage : quid du &amp;quot;bien-être&amp;quot; animal en droit international public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les enjeux alimentaires au XXIème siècle, 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour Internationale de Justice, Chasse à la baleine dans l'Antarctique, Australie c. Japon; Nouvelle-Zélande (intervenant), arrêt du 31 mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ignorance saisie par le droit de la responsabilité civile. De quelques éléments de réflexion sur les dommages différés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'Union européenne et les catastrophes industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ignorance, les sciences et le droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Canali, Valentine Delcroix, Saïdou Diop - Aix-Marseille Université - UMR DICE, Jan 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Une Europe qui protège ? Enjeux et perspectives de la coopération européenne en matière de protection civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Foucart, Sep 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958186v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité climatique des Etats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'ignorance saisie par le droit de la responsabilité civile. De quelques éléments de réflexion sur les dommages différés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre crise migratoire et migrations climatiques - Le commun pour horizon (Tables rondes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Licence 1 ESPRI - IAE - Université Savoie Mont Blanc, Apr 2024, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">L'ignorance, les sciences et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Canali, Valentine Delcroix, Saïdou Diop - Aix-Marseille Université - UMR DICE, Jan 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958145v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perturbation des normes par le risque transfrontière. Étude de droit international : droit &amp;quot;vecteur&amp;quot; et &amp;quot;objet&amp;quot; de perturbations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La responsabilité climatique des Etats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disparité et la perturbation des normes en situation transfrontalière. France-Suisse-Italie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Nardelli, Alexandre Guigue - CERDAF - LLSETI - Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Entre crise migratoire et migrations climatiques - Le commun pour horizon (Tables rondes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Licence 1 ESPRI - IAE - Université Savoie Mont Blanc, Apr 2024, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958192v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expansion des devoirs de vigilance (rapport de synthèse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La perturbation des normes par le risque transfrontière. Étude de droit international : droit &amp;quot;vecteur&amp;quot; et &amp;quot;objet&amp;quot; de perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA) - Institut Jean Carbonnier, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">La disparité et la perturbation des normes en situation transfrontalière. France-Suisse-Italie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Nardelli, Alexandre Guigue - CERDAF - LLSETI - Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958155v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relance du nucléaire signe-t-elle la &amp;quot;relance&amp;quot; des responsabilités ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'expansion des devoirs de vigilance (rapport de synthèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relance du nucléaire à l’épreuve de son encadrement juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Portier, Blandine Rolland, Thomas Schellenberger - CERDACC (UR 3992) - UHA, Nov 2024, Colmar, France</w:t>
+              <w:t xml:space="preserve">L'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA) - Institut Jean Carbonnier, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958198v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appréhension de la pollution des fleuves transfrontaliers par le droit international : quels enseignements pour le nucléaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La relance du nucléaire signe-t-elle la &amp;quot;relance&amp;quot; des responsabilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’eau et le nucléaire, une approche juridique et sociopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Schellenberger, Teva Meyer - CERDACC (UR 3992) - UHA, Nov 2023, Colmar, France</w:t>
+              <w:t xml:space="preserve">La relance du nucléaire à l’épreuve de son encadrement juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Portier, Blandine Rolland, Thomas Schellenberger - CERDACC (UR 3992) - UHA, Nov 2024, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958207v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can and should the international nuclear third-party liability regime be a model for a global and evolutionary liability regime for high-risk activities ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'appréhension de la pollution des fleuves transfrontaliers par le droit international : quels enseignements pour le nucléaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Nuclear Law : The Global Debate Vienne, Autriche, 26 avril 2022 [disponible en ligne http://streaming.iaea.org/21844].</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence internationale de l’énergie atomique (AIEA),, Apr 2022, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">L’eau et le nucléaire, une approche juridique et sociopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Schellenberger, Teva Meyer - CERDACC (UR 3992) - UHA, Nov 2023, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193080v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité civile nucléaire et installations de fusion : quels défis pour le droit international public ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can and should the international nuclear third-party liability regime be a model for a global and evolutionary liability regime for high-risk activities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INLA Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Nuclear Law Association, Nov 2016, New-Delhi, Inde</w:t>
+              <w:t xml:space="preserve">First International Conference on Nuclear Law : The Global Debate Vienne, Autriche, 26 avril 2022 [disponible en ligne http://streaming.iaea.org/21844].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence internationale de l’énergie atomique (AIEA),, Apr 2022, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467003v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité civile nucléaire et installations de fusion : quels défis pour le droit international public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INLA Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Nuclear Law Association, Nov 2016, New-Delhi, Inde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuclear safety inspections: towards an effective nuclear safety regime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Durand-Poudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Environmental Law Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1687,104 +1894,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejet des eaux contaminées de Fukushima dans l’Océan : une opération sous contrôle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1794,114 +2001,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la responsabilité à l'épreuve des activités de fusion nucléaire. Contribution à l'étude de la responsabilité du fait des activités à risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Law. CERIC - UMR 7318 - Aix-Marseille Université, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04957781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2048,51 +2255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Durand-Poudret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/tel-04957781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590634v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Durand-Poudret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/tel-04957781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>