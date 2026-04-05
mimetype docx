--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -112,122 +112,122 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Rollot</w:t>
+                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
+                <w:t xml:space="preserve">Alexandre Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2026, [7 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -329,343 +329,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contact vibratoire avec les éléments Les cosmologies entre ciel et terre des pratiques de géobiologie</w:t>
+                <w:t xml:space="preserve">Simuler pour enquêter sur les comportements face aux risques naturels. Du théâtre au docu-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+                <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Pertat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Damian</w:t>
+                <w:t xml:space="preserve">Maëlle Banton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, MÉTHODES CRÉATIVES : LA PART ARTISTIQUE DES SCIENCES SOCIALES, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369965v1</w:t>
+                <w:t xml:space="preserve">halshs-04189995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler pour enquêter sur les comportements face aux risques naturels. Du théâtre au docu-fiction</w:t>
+                <w:t xml:space="preserve">Des sorties en montagne pour renouer avec les règnes minéraux, végétaux et animaux et développer des potentiels de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Banton</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.11476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04189995v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sorties en montagne pour renouer avec les règnes minéraux, végétaux et animaux et développer des potentiels de soin</w:t>
+                <w:t xml:space="preserve">Un contact vibratoire avec les éléments Les cosmologies entre ciel et terre des pratiques de géobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Pertat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (3), </w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.11476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.16446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164480v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambivalence de l'imaginaire du souterrain urbain</w:t>
               </w:r>
@@ -989,448 +989,768 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t>
+                <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513044v1</w:t>
+                <w:t xml:space="preserve">hal-05035068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
+                <w:t xml:space="preserve">Henri Lefebvre. éléments de rythmanalyse et autres essais sur les temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterotopia, 2019, Tiziana Villani, 979-10-93250-35-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02904114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du Glossaire Sensible / Écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Résonances à la Biennale Art-Science Expérimenta, Minimistan 13-14 février 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Balez, Suzel; Labussière, Olivier; Thibaud, Jean-Paul, Feb 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771469v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la table ronde : &amp;quot;Et si l’homme n’était pas le centre du monde ? Dépasser l’anthropocentrisme dans les études critiques en management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ièmes rencontres doctorales des perspectives critiques en management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble Ecole de Management, Sep 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire du centre ISA : “Le sensible dans la recherche aujourd’hui” – séance 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LITT&amp;ARTS, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246358v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Beck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03931500v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : &amp;quot;Et si l’homme n’était pas le centre du monde ? Dépasser l’anthropocentrisme dans les études critiques en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ièmes rencontres doctorales des perspectives critiques en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Ecole de Management, Sep 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une spiritualité terrestre. Dimensions spirituelles des pratiques de géobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1446,839 +1766,1187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13rv3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arménio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ll Landrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-biologies - Billet du chantier « Géo-biologies » de l'ANR Sensibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Pertat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kazig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments. Éléments de repère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Higgin</w:t>
+                <w:t xml:space="preserve">Corporéité. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.69-75</w:t>
+              <w:t xml:space="preserve">, 2025, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314840v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporéité. Éléments de repère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+                <w:t xml:space="preserve">Eléments. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Higgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.63-68</w:t>
+              <w:t xml:space="preserve">, 2025, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314836v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensible. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales de l'environnement. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2288,51 +2956,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Site web] Glossaire Sensible / Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2341,1352 +3009,876 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beau-Reder Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hauts-lieux énergétiques des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir “Comment la terre s’est tue : pour une écologie des sens” - Note de lecture du livre de David Abram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://sensibilia.hypotheses.org/424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657145v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">halshs-02904114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poéticas urbanas, arquittetura, adaptação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavie Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artur Simões Rozestraten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poéticas urbanas: imageria, projeto e precariedade. imaginário: construir e habitar a terra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annablume, pp.9-21, 2022, 978-65-5684-040-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04830935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lefebvre’s rhythmanalysis as a form of urban poetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leary and Mc Carthy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Henri Lefebvre, the City and Urban Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rythmanalyse lefebvrienne des temps et espaces sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Lamy; Jean-Jacques Wunenburger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rythmanalyse(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques André, 2018, 978-2-7570-0334-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01985616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythmanalyste, héritier du psychogéographe ? Lefebvre et l'Internationale Situationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Caritoux; Florent Villard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles psychogéographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimésis, 2017, 978-88-6976-028-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01985575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English-speaking reception of « Right to the city » : transpositions and present meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gülçin Erdi-Lelandais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the city : Henri Lefebvre and urban studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2014, 978-1-4438-5355-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertus du cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Subrémon; Alain Guez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saisons des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donner Lieu, pp.56-71, 2013, 978-2-9532093-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010602v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-03657221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et Sauf ? » Spectacle interactif d’évaluation et de sensibilisation aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géobio - Savoirs et pratiques de la géobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3702,176 +3894,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans-Méaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of preventive information on natural risks with original immersion tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Borelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04231449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3881,276 +4073,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violente Paix. Workshop in situ les corps pensants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arménio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Landrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réponses performatives dansées d'un contre-récit urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03156270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque international Poétiques urbaines,architecture, aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavie Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovy Pessoa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Simões Rozestraten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international ICHT 2017 imaginaire : construire et habiter la terre, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4297,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11476" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Wunenburger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Mohebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246346v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arm&#233;nio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ll Landrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Wunenburger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Mohebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arm&#233;nio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ll Landrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>