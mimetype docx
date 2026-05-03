--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -989,51 +989,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1064,227 +1064,350 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzel Balez</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">⟨10.58079/13rv3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035068v2</w:t>
+                <w:t xml:space="preserve">hal-05564522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lefebvre. éléments de rythmanalyse et autres essais sur les temporalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arménio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ll Landrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02904114v1</w:t>
+                <w:t xml:space="preserve">hal-04694227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-biologies - Billet du chantier « Géo-biologies » de l'ANR Sensibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Pertat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kazig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Glossaire Sensible / Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1313,73 +1436,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances à la Biennale Art-Science Expérimenta, Minimistan 13-14 février 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Balez, Suzel; Labussière, Olivier; Thibaud, Jean-Paul, Feb 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1408,73 +1531,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du centre ISA : “Le sensible dans la recherche aujourd’hui” – séance 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LITT&amp;ARTS, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1490,267 +1613,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde : &amp;quot;Et si l’homme n’était pas le centre du monde ? Dépasser l’anthropocentrisme dans les études critiques en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ièmes rencontres doctorales des perspectives critiques en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble Ecole de Management, Sep 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une spiritualité terrestre. Dimensions spirituelles des pratiques de géobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1766,1450 +1889,1327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05564522v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Lefebvre. éléments de rythmanalyse et autres essais sur les temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04694227v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterotopia, 2019, Tiziana Villani, 979-10-93250-35-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02904114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Site web] Glossaire Sensible / Écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beau-Reder Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géo-biologies - Billet du chantier « Géo-biologies » de l'ANR Sensibilia</w:t>
+                <w:t xml:space="preserve">Les hauts-lieux énergétiques des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-03657221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir “Comment la terre s’est tue : pour une écologie des sens” - Note de lecture du livre de David Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://sensibilia.hypotheses.org/424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t>
+                <w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.87-92</w:t>
+              <w:t xml:space="preserve">, 2025, pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314770v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t>
+                <w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.79-85</w:t>
+              <w:t xml:space="preserve">, 2025, pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314764v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporéité. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Higgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensible. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales de l'environnement. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314784v1</w:t>
-              </w:r>
-[...255 lines deleted...]
-                <w:t xml:space="preserve">hal-03657145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3736,77 +3736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et Sauf ? » Spectacle interactif d’évaluation et de sensibilisation aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3943,90 +3943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of preventive information on natural risks with original immersion tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Borelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Conference, France</w:t>
@@ -4087,64 +4087,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violente Paix. Workshop in situ les corps pensants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arménio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Landrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Wunenburger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Mohebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arm&#233;nio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ll Landrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Wunenburger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Mohebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arm&#233;nio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ll Landrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>