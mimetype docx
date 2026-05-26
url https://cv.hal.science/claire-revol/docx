--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -329,213 +329,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler pour enquêter sur les comportements face aux risques naturels. Du théâtre au docu-fiction</w:t>
+                <w:t xml:space="preserve">Des sorties en montagne pour renouer avec les règnes minéraux, végétaux et animaux et développer des potentiels de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Banton</w:t>
+                <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.11476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04189995v1</w:t>
+                <w:t xml:space="preserve">hal-04164480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sorties en montagne pour renouer avec les règnes minéraux, végétaux et animaux et développer des potentiels de soin</w:t>
+                <w:t xml:space="preserve">Simuler pour enquêter sur les comportements face aux risques naturels. Du théâtre au docu-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Damian</w:t>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Banton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, MÉTHODES CRÉATIVES : LA PART ARTISTIQUE DES SCIENCES SOCIALES, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164480v1</w:t>
+                <w:t xml:space="preserve">halshs-04189995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un contact vibratoire avec les éléments Les cosmologies entre ciel et terre des pratiques de géobiologie</w:t>
               </w:r>
@@ -573,51 +573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Pertat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1240,51 +1240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo-biologies - Billet du chantier « Géo-biologies » de l'ANR Sensibilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Pertat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,98 +1316,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035068v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lefebvre. éléments de rythmanalyse et autres essais sur les temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterotopia, 2019, Tiziana Villani, 979-10-93250-35-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02904114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Glossaire Sensible / Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1436,73 +1661,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances à la Biennale Art-Science Expérimenta, Minimistan 13-14 février 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Balez, Suzel; Labussière, Olivier; Thibaud, Jean-Paul, Feb 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’orienter dans les notions et les filiations conceptuelles au croisement sensible/écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1531,73 +1756,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du centre ISA : “Le sensible dans la recherche aujourd’hui” – séance 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LITT&amp;ARTS, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geobiology as care for energetic qualities of living environments and places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1613,606 +1838,1169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lusofona Universidade, réseau Ambiances, Oct 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde : &amp;quot;Et si l’homme n’était pas le centre du monde ? Dépasser l’anthropocentrisme dans les études critiques en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ièmes rencontres doctorales des perspectives critiques en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble Ecole de Management, Sep 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SEFL), Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une spiritualité terrestre. Dimensions spirituelles des pratiques de géobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanités environnementales. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-05035068v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.87-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lefebvre. éléments de rythmanalyse et autres essais sur les temporalités</w:t>
+                <w:t xml:space="preserve">Esthétique environnementale. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-02904114v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensible. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporéité. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Higgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.69-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences sociales de l'environnement. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.99-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Site web] Glossaire Sensible / Écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2221,995 +3009,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beau-Reder Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hauts-lieux énergétiques des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir “Comment la terre s’est tue : pour une écologie des sens” - Note de lecture du livre de David Abram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://sensibilia.hypotheses.org/424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657145v1</w:t>
-              </w:r>
-[...786 lines deleted...]
-                <w:t xml:space="preserve">hal-05314784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3723,90 +3723,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et Sauf ? » Spectacle interactif d’évaluation et de sensibilisation aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3848,51 +3848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géobio - Savoirs et pratiques de la géobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3930,103 +3930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of preventive information on natural risks with original immersion tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Borelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online Conference, France</w:t>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Wunenburger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Mohebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arm&#233;nio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ll Landrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Banton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Wunenburger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Mohebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rv3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arm&#233;nio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ll Landrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gatelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beau-Reder Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>