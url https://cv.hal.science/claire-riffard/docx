--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -253,250 +253,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératures africaines et écologie</w:t>
+                <w:t xml:space="preserve">Presque-Songes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chaudemanche</w:t>
+                <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Ba</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Karthala, 2025, Lettres du Sud, Elara Bertho, 9782384093335</w:t>
+                <w:t xml:space="preserve">Jean-Joseph Rabearivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Project'îles, 2025, Poésie Shayinr, 978-2-493-03630-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409947v1</w:t>
+                <w:t xml:space="preserve">hal-04985631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presque-Songes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littératures africaines et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Project'îles, 2025, Poésie Shayinr, 978-2-493-03630-8</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 2025, Lettres du Sud, Elara Bertho, 9782384093335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985631v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo. Une biographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pierre-Marc de Biasi</w:t>
             </w:r>
           </w:p>
@@ -523,51 +523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les univers des Schwarz-Bart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Stampfli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -611,64 +611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aube rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meitinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
@@ -708,64 +708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Interférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meitinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -809,51 +809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Labou Tansi. Poèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo. Œuvres complètes. Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meitinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Ramarosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meitinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
@@ -1134,51 +1134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo. Œuvres complètes. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meitinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1280,51 +1280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, héritage et actualité de Senghor : présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1358,51 +1358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« utopie concrète » de l’Université des mutants à Gorée (Sénégal) – 1979-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1436,64 +1436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude génétique d’« Élégie pour la reine de Saba »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture génétique du poème « Chant pour Yacine Mbaye »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les archives littéraires francophones africaines : Approche génétique et constitution de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.43-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,51 +1696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maran - Jean-Joseph Rabearivelo. Une même froide colère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,51 +1787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maran, une approche par les archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1865,51 +1865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole nue. Éléments de genèse de l’Enfant-jazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1094-1095-1096, https://www.europe-revue.net/produit/n-1094-1095-1096-mohammed-dib-jean-senac-juin-juil-aout-2020/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,204 +1928,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Joseph Rabearivelo et l’intime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rabearivelo dramaturge : les révélations de la Malle aux manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Project'îles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, p. 138-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724852v1</w:t>
+                <w:t xml:space="preserve">hal-03724960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabearivelo dramaturge : les révélations de la Malle aux manuscrits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean-Joseph Rabearivelo et l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project'îles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/coma.4114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724960v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçus d’une genèse bilingue chez Jean-Joseph Rabearivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,51 +2159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'archive littéraire à la bibliothèque numérique. Aperçu méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Regards croisés sur le patrimoine malgache : transmission et régénération d'un héritage vivant, 53, pp.45--59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2241,51 +2241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer la génétique des textes et l’anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 148-149, p. 225-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2310,51 +2310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap sur le mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,51 +2427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrique-Caraïbe : Nouveaux horizons génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 178, p. 30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabearivelo traducteur ou l’effet boomerang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleu à l’âme, les Calepins bleus de J.J. Rabearivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement littéraire Mitady ny very (à la recherche des perdus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'L'ici et l'ailleurs': Postcolonial Literatures of the Francophone Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Université de Reading (2), pp.209-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2712,51 +2712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la poésie écrite en langue malgache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, De l'éclosion à l'épanouissement de la littérature malgache, 40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2781,51 +2781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire en deux langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires et contacts de cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Itinéraires et Contacts de culture, n°42, Disponible sur: http://www.item.ens.fr/index.php?id=344663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2844,273 +2844,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire en deux langues : l'expérience de Jean-Joseph Rabearivelo et Esther Nirina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La question de la poésie à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Madagascar, 23, p. 35-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, La question de la poésie, 24, p. 19-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01232149v1</w:t>
+                <w:t xml:space="preserve">halshs-01233619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Rabearivelo, Prince des poètes malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre librairie : Revue des littératures du Sud : Afrique, Caraïbes, Océan indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.110-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la poésie à Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ecrire en deux langues : l'expérience de Jean-Joseph Rabearivelo et Esther Nirina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, La question de la poésie, 24, p. 19-24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Madagascar, 23, p. 35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035451ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01233619v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabearivelo et Rabemananjara, le choix des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculturel Francophonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Alliance Française de Lecce (Italie), 11, pp.153-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francophonie littéraire : quelques réflexions autour des discours critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lianes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°2, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,51 +3236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo, sa vie, ses mots : entretien avec Claire Riffard sur son ouvrage Jean-Joseph Rabearivelo : une biographie (CNRS Éditions, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cagnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">classiques littéraires africains. Enquête à partir des manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Zurbach; Xie Jing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés : perspectives à partir des classiques depuis la Chine et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3426,51 +3426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes naturelles et manuscrits littéraires. De Madagascar à Haïti, cyclones et tremblements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrage collectif sous la direction scientifique de Sylvie Brodziak; Christiane Chaulet Achour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écritures francophones de la catastrophe naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Effigi, pp.293-305, 2020, coll. « La recherches en actes », 978-88-5524-079-6</w:t>
@@ -3499,51 +3499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche génétique et réévaluations critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Corinus; Mireille Hilsum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvel état des lieux des littératures francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire par écrit : Esther Nirina au carrefour des langages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Ranaivoson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esther Nirina. Oeuvres complètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sépia, 2019, 1033401846</w:t>
@@ -3658,51 +3658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de los manuscritos malgaches bilingües de Jean Joseph Rabearivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Anokhina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingüismo y creatividad literaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mutatis mutandis books, pp.62-77, 2019</w:t>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Kourouma plurilingue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Ekoungoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3839,51 +3839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition électronique de manuscrits modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idmhand Fatiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,51 +3951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche génétique des textes littéraires francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marc de Biasi; Anne Herschberg Pierrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oeuvre comme processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article &amp;quot;Thrène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Saulo Neiva et Alain Montandon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2014</w:t>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de manuscrits malgaches bilingues de J.J. Rabearivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Anokhina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilinguisme et créativité littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Academia/L’Harmattan, p. 57-66, 2012, Au cœur des textes</w:t>
@@ -4183,51 +4183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, capitale de l’intelligence !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Garnier; Philippe Warren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivains francophones en exil à Paris. Entre cosmopolitisme et marginalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, p. 17-31, 2012, "Lettres du Sud", </w:t>
@@ -4265,51 +4265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavery in the literature of Madagascar: The case of Raharimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Baker and Jennifer Jahn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcolonial Slavery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
@@ -4338,51 +4338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raketaka Zandriko [Raketaka ma petite soeur] de Jean-Joseph Rabary (malgache, 1904) : Le martyre de la conjugalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Rajaonesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,51 +4424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J Rabearivelo, un poète malgache en exil sur la terre natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steiciuc, Elena-Brânduşa; Olga Gancevici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythe et mondialisation. L'exil dans les littératures francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Universitatii Suceava, pp.237-241, 2006</w:t>
@@ -4542,51 +4542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senghor – genèse, héritage, actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-Granel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (4), 2015, Continents manuscrits, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4877,51 +4877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds Senghor de la Bibliothèque nationale de France : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagnan Edoardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Senghor à l’aune des archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Labrune Badiane; Mouhamadou Moustapha Sow, May 2023, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique textuelle : enjeux, outils et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagnan Edoardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,51 +5073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'atelier de Carlo Emilio Gadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5206,51 +5206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëline Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS-THALIM-ITEM. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5300,51 +5300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée &amp;quot;Rabearivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'autobiographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.659-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5459,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8990146"/>
+    <w:nsid w:val="B9360F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-riffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-945X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/francophone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chaudemanche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diaw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Rabearivelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meitinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/jean-joseph-rabearivelo-2/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/livre-linterference-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/poemes/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ramarosoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-tome-ii/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.11385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Gueye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109965ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979331v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c50021wp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018475ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035451ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12411.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/30570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ekoungoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/loeuvre-comme-processus/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.garn.2012.01.0017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rajaonesy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Italia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-riffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-945X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/francophone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Rabearivelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chaudemanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meitinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/jean-joseph-rabearivelo-2/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/livre-linterference-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/poemes/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ramarosoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-tome-ii/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.11385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Gueye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109965ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979331v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c50021wp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018475ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035451ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12411.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/30570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ekoungoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/loeuvre-comme-processus/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.garn.2012.01.0017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rajaonesy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Italia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>