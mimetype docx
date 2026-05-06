--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1018,238 +1018,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvegarde et valorisation des manuscrits malgaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ink</w:t>
+                <w:t xml:space="preserve">Jean-Joseph Rabearivelo. Œuvres complètes. Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Meitinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Ramarosoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Meitinger; Liliane Ramarosoa; Claire Riffard. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collection Planète libre, Pierre-Marc de Biasi; Guy Dugas; Claire Riffard, 9782271070555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723831v1</w:t>
+                <w:t xml:space="preserve">hal-03723662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Joseph Rabearivelo. Œuvres complètes. Tome 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sauvegarde et valorisation des manuscrits malgaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Ramarosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meitinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Collection Planète libre, Pierre-Marc de Biasi; Guy Dugas; Claire Riffard, 9782271070555</w:t>
+                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723662v1</w:t>
+                <w:t xml:space="preserve">hal-03723831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1261,196 +1261,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, héritage et actualité de Senghor : présentation du dossier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’« utopie concrète » de l’Université des mutants à Gorée (Sénégal) – 1979-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12jtb⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/coma.11385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752242v1</w:t>
+                <w:t xml:space="preserve">hal-04633343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« utopie concrète » de l’Université des mutants à Gorée (Sénégal) – 1979-2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse, héritage et actualité de Senghor : présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22, </w:t>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/coma.11385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12jtb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633343v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude génétique d’« Élégie pour la reine de Saba »</w:t>
               </w:r>
@@ -1521,196 +1521,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture génétique du poème « Chant pour Yacine Mbaye »</w:t>
+                <w:t xml:space="preserve">Dans les archives littéraires francophones africaines : Approche génétique et constitution de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1109965ar⟩</w:t>
+              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.43-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.c50021wp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633333v1</w:t>
+                <w:t xml:space="preserve">halshs-03979331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les archives littéraires francophones africaines : Approche génétique et constitution de corpus</w:t>
+                <w:t xml:space="preserve">Lecture génétique du poème « Chant pour Yacine Mbaye »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.43-69. </w:t>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Relire Senghor, 56, pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.c50021wp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1109965ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03979331v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maran - Jean-Joseph Rabearivelo. Une même froide colère</w:t>
               </w:r>
@@ -2844,243 +2844,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la poésie à Madagascar</w:t>
+                <w:t xml:space="preserve">Ecrire en deux langues : l'expérience de Jean-Joseph Rabearivelo et Esther Nirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, La question de la poésie, 24, p. 19-24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Madagascar, 23, p. 35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1035451ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01233619v1</w:t>
+                <w:t xml:space="preserve">halshs-01232149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Rabearivelo, Prince des poètes malgaches</w:t>
+                <w:t xml:space="preserve">La question de la poésie à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notre librairie : Revue des littératures du Sud : Afrique, Caraïbes, Océan indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.110-123</w:t>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La question de la poésie, 24, p. 19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723863v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire en deux langues : l'expérience de Jean-Joseph Rabearivelo et Esther Nirina</w:t>
+                <w:t xml:space="preserve">J.J. Rabearivelo, Prince des poètes malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notre librairie : Revue des littératures du Sud : Afrique, Caraïbes, Océan indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.110-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1035451ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01232149v1</w:t>
+                <w:t xml:space="preserve">hal-03723863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabearivelo et Rabemananjara, le choix des langues</w:t>
               </w:r>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo, sa vie, ses mots : entretien avec Claire Riffard sur son ouvrage Jean-Joseph Rabearivelo : une biographie (CNRS Éditions, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cagnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le "mot poétique" dans les espaces francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4529,51 +4529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senghor – genèse, héritage, actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5459,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9360F44"/>
+    <w:nsid w:val="808E6A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-riffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-945X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/francophone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Rabearivelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chaudemanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meitinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/jean-joseph-rabearivelo-2/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/livre-linterference-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/poemes/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ramarosoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-tome-ii/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.11385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Gueye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109965ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979331v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c50021wp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018475ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035451ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12411.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/30570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ekoungoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/loeuvre-comme-processus/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.garn.2012.01.0017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rajaonesy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Italia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-riffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-945X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/francophone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Rabearivelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chaudemanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meitinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/jean-joseph-rabearivelo-2/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/livre-linterference-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/poemes/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ramarosoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-tome-ii/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.11385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979331v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c50021wp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109965ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018475ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035451ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12411.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/30570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ekoungoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/loeuvre-comme-processus/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.garn.2012.01.0017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rajaonesy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Italia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>