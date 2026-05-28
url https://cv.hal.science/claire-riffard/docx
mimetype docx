--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1018,238 +1018,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Joseph Rabearivelo. Œuvres complètes. Tome 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sauvegarde et valorisation des manuscrits malgaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Ramarosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meitinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Collection Planète libre, Pierre-Marc de Biasi; Guy Dugas; Claire Riffard, 9782271070555</w:t>
+                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723662v1</w:t>
+                <w:t xml:space="preserve">hal-03723831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvegarde et valorisation des manuscrits malgaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ink</w:t>
+                <w:t xml:space="preserve">Jean-Joseph Rabearivelo. Œuvres complètes. Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Meitinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Ramarosoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Meitinger; Liliane Ramarosoa; Claire Riffard. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collection Planète libre, Pierre-Marc de Biasi; Guy Dugas; Claire Riffard, 9782271070555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723831v1</w:t>
+                <w:t xml:space="preserve">hal-03723662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1261,196 +1261,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« utopie concrète » de l’Université des mutants à Gorée (Sénégal) – 1979-2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse, héritage et actualité de Senghor : présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/coma.11385⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jtb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633343v1</w:t>
+                <w:t xml:space="preserve">hal-04752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, héritage et actualité de Senghor : présentation du dossier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’« utopie concrète » de l’Université des mutants à Gorée (Sénégal) – 1979-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, </w:t>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jtb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/coma.11385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752242v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude génétique d’« Élégie pour la reine de Saba »</w:t>
               </w:r>
@@ -1521,196 +1521,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les archives littéraires francophones africaines : Approche génétique et constitution de corpus</w:t>
+                <w:t xml:space="preserve">Lecture génétique du poème « Chant pour Yacine Mbaye »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.c50021wp⟩</w:t>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Relire Senghor, 56, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109965ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03979331v2</w:t>
+                <w:t xml:space="preserve">hal-04633333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture génétique du poème « Chant pour Yacine Mbaye »</w:t>
+                <w:t xml:space="preserve">Dans les archives littéraires francophones africaines : Approche génétique et constitution de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Relire Senghor, 56, pp.75. </w:t>
+              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.43-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1109965ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.c50021wp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633333v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03979331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maran - Jean-Joseph Rabearivelo. Une même froide colère</w:t>
               </w:r>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Rabearivelo, sa vie, ses mots : entretien avec Claire Riffard sur son ouvrage Jean-Joseph Rabearivelo : une biographie (CNRS Éditions, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cagnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le "mot poétique" dans les espaces francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4529,51 +4529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senghor – genèse, héritage, actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5459,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="808E6A9F"/>
+    <w:nsid w:val="EBA834AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-riffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-945X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/francophone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Rabearivelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chaudemanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meitinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/jean-joseph-rabearivelo-2/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/livre-linterference-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/poemes/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ramarosoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-tome-ii/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.11385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979331v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c50021wp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109965ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018475ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035451ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12411.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/30570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ekoungoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/loeuvre-comme-processus/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.garn.2012.01.0017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rajaonesy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Italia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-riffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-945X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/francophone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Rabearivelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chaudemanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Stampfli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meitinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/jean-joseph-rabearivelo-2/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nocomment-editions.com/livre-linterference-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Granel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/poemes/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ramarosoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-tome-ii/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org/doc_num.php?explnum_id=277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/oeuvres-completes-jean-joseph-rabearivelo/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.11385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Gueye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109965ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979331v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c50021wp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.7798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.2671" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02267912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018475ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035451ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12411.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/30570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ekoungoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/loeuvre-comme-processus/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.garn.2012.01.0017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Rajaonesy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.507" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Italia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>