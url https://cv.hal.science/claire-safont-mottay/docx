--- v0 (2026-03-27)
+++ v1 (2026-04-19)
@@ -72,3477 +72,3667 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Motothérapie comme médiation à visée thérapeutique et mode d’accompagnement d’enfants, d’adolescents en situation de décrochage scolaire</w:t>
+                <w:t xml:space="preserve">La Motothérapie : un mode d’accompagnement innovant en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Oubrayrie Roussel</w:t>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'association francophone de psychologie de la santé. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, afpsa - Association Francophone de Psychologie de la Santé; Université Toulouse Jean Jaurès, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368733v1</w:t>
+                <w:t xml:space="preserve">hal-05368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Kindelbeger</w:t>
+                <w:t xml:space="preserve">Hétérogénéité des profils d'estime de soi chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04930700v1</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE2024 : Psychologie du développement et de l'éducation: grandir dans une société de transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction identitaire, motivation académique et devenir adulte des jeunes de 18 à 25 ans inscrits à l’université.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Brioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02890118v1</w:t>
+              <w:t xml:space="preserve">In Symposium : La motivation académique durant l’adolescence et la période jeunes adultes : de ses déterminants psychologiques et éducatifs à sa place dans la construction identitaire et le devenir adulte.12ème Colloque Internationnal RIPSYDEVE Interactions entre la personne en développement et ses milieux de vie : Etudes chez, l'enfant, l'adolescent et l'adulte en émergence -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional scale of self-esteem (EMES-16): Psychometric evaluation of a domain-specific measure of self-esteem for French-speaking adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les attentes à l'égard des relations parents-adolescents chez les collégiens français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoko Akouavi Dogbe Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03999109v1</w:t>
+              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression de soi en ligne à l’adolescence : socialisation entre pairs et quête identitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction identitaire et parcours éducationnels des jeunes adultes d’aujourd’hui : différenciation développementale et estime de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Prêteur</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Brioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03429020v1</w:t>
+              <w:t xml:space="preserve">In Symposium « Sens de l’école et décrochage scolaire. Colloque International « Travailler, s’orienter, quel(s) sens de vie ? »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes CNAM-Paris, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief report: academic amotivation in light of the dark side of identity formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation parentale à la scolarité, Relations d’attachement aux pairs, Estime de soi et mobilisation scolaire des adolescents de collège.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01212445v1</w:t>
+              <w:t xml:space="preserve">La qualité de vie de l'enfant aujourd’hui. Children’s quality of life today. Actes du XVIIè Colloque AIFREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Sulovà, J.P. Pourtois, H. Desmet &amp; J.C. Kalubi (Eds.), May 2017, Prague, Czech Republic. pp.153-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing New Identity Models and Processes in French-speaking Adolescents and Emerging Adults Students.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An Exploration of the Relationships between Motivation and Identity Profiles in High School-Age Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine d'Aubigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Cannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00861920v1</w:t>
+              <w:t xml:space="preserve">18th Annual International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athène, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent homework management strategies and perceptions of parental involvement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La construction identitaire chez les jeunes adolescentes à l'ère numérique. Exposition de soi sur Internet, exploration et engagement identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal about Parents in Education (IJPE)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00822968v1</w:t>
+              <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.304-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduites à risques et dévalorisation de soi : Etude de la consommation de toxiques (tabac, alcool, drogue) chez les adolescents scolarisés.</w:t>
+                <w:t xml:space="preserve">Relations entre profils identitaires et profils motivationnels au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia, saúde &amp; doenças</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00790842v1</w:t>
+              <w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.275-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour l’évaluation de l’estime de soi chez l’adolescent : L’E.T.E.S.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiles of Perceived Mother-child and Father-child relationships and Identity processes in adolescents and emerging adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tap</w:t>
+                <w:t xml:space="preserve">Christine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">The 14th Biennial Conference of the European Association for Research on Adolescence (EARA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cesme, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la Psychologie du Développement et de l'Éducation : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huet-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la Psychologie du Développement et de l'Éducation : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huet-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a bridge between the dual-cycle five-dimensional and the certainty-uncertainty three-dimensional models of identity formation in adolescence and emerging adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th Biennial Conference of the European Association for Research on Adolescence (EARA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cesme, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04142772v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality of parents-child relationships and identity formation in French adolescents and emerging adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Conference on Developmental Psychology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lauzanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA VIOLENCE A L'ECOLE : ETUDE DU MAL-ETRE D'UN GROUPE D'ADOLESCENTS AGES DE 13 A 20 ANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43ème Congrès de la Société Suisse de Psychiatrie de l'enfant et de l'adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéation suicidaire et dévalorisation de soi à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43ème Congrès de la Société Suisse de Psychiatrie de l'enfant et de l'adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estime de soi et interactions sociales : étude d'un groupe d'adolescents de 13 à 20 ans victimes d'abus sexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43ème congrès de la société Suisse de Psychiatrie de l'enfant et de l'adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Motothérapie : un mode d’accompagnement innovant en addictologie</w:t>
+                <w:t xml:space="preserve">La Motothérapie comme médiation à visée thérapeutique et mode d’accompagnement d’enfants, d’adolescents en situation de décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'association francophone de psychologie de la santé. Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05368764v1</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/1, pp.333-360-333-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j6j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des profils d'estime de soi chez les adolescents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelbeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE2024 : Psychologie du développement et de l'éducation: grandir dans une société de transitions</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04688235v1</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52/2, pp.307 - 339-307 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.17450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes à l'égard des relations parents-adolescents chez les collégiens français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04142796v1</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.307 - 339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction identitaire, motivation académique et devenir adulte des jeunes de 18 à 25 ans inscrits à l’université.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Brioux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Symposium : La motivation académique durant l’adolescence et la période jeunes adultes : de ses déterminants psychologiques et éducatifs à sa place dans la construction identitaire et le devenir adulte.12ème Colloque Internationnal RIPSYDEVE Interactions entre la personne en développement et ses milieux de vie : Etudes chez, l'enfant, l'adolescent et l'adulte en émergence -</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04265374v1</w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction identitaire et parcours éducationnels des jeunes adultes d’aujourd’hui : différenciation développementale et estime de soi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multidimensional scale of self-esteem (EMES-16): Psychometric evaluation of a domain-specific measure of self-esteem for French-speaking adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Symposium « Sens de l’école et décrochage scolaire. Colloque International « Travailler, s’orienter, quel(s) sens de vie ? »,</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04265239v1</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025418824996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation parentale à la scolarité, Relations d’attachement aux pairs, Estime de soi et mobilisation scolaire des adolescents de collège.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’expression de soi en ligne à l’adolescence : socialisation entre pairs et quête identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ricaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité de vie de l'enfant aujourd’hui. Children’s quality of life today. Actes du XVIIè Colloque AIFREF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04265284v1</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (551), pp.355-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.551.0355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration of the Relationships between Motivation and Identity Profiles in High School-Age Adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Brief report: academic amotivation in light of the dark side of identity formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual International Conference on Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02362987v1</w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adolescence.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction identitaire chez les jeunes adolescentes à l'ère numérique. Exposition de soi sur Internet, exploration et engagement identitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing New Identity Models and Processes in French-speaking Adolescents and Emerging Adults Students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Prêteur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01018920v1</w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.127-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-013-0005-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre profils identitaires et profils motivationnels au lycée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adolescent homework management strategies and perceptions of parental involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01022941v1</w:t>
+              <w:t xml:space="preserve">Journal about Parents in Education (IJPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), 78-85, http://www.ernape.net/ejournal/index.php/IJPE/issue/view/47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Perceived Mother-child and Father-child relationships and Identity processes in adolescents and emerging adults</w:t>
+                <w:t xml:space="preserve">Conduites à risques et dévalorisation de soi : Etude de la consommation de toxiques (tabac, alcool, drogue) chez les adolescents scolarisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Biennial Conference of the European Association for Research on Adolescence (EARA 2014)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02364012v1</w:t>
+              <w:t xml:space="preserve">Psicologia, saúde &amp; doenças</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (2), pp.59-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de la Psychologie du Développement et de l'Éducation : introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un outil pour l’évaluation de l’estime de soi chez l’adolescent : L’E.T.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Huet-Gueye</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t>
-[...470 lines deleted...]
-                <w:t xml:space="preserve">hal-00793103v1</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 44 (4), pp.309-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport aux pratiques éducatives parentales et estime de soi des adolescents français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoko Akouavi Dogbe Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international du RIPSYDEVE. Psychologie du développement, troubles et éducation : entre recherche et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity and academic motivation in emerging adults: the moderating role of perceived parental psychological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Developmental Psychology (ECDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lauzanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents’perceptions of parental involvement and parent-child relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Research on Adolescence 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vilnus, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERNET USE AND ADOLESCENTS' SCHOOL EXPERIENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mouisset-Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Research on Adolescence 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-esteem in the Vietnamese adolescent: cross-cultural construction and validation of a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Larroze-Marracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Minh Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie précoce : désengagement parental et influence négative des pairs dans l’amplification de conduites à risques. Etude de la consommation de cannabis chez des adolescents de seconde et première.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie à l'adolescence : liens avec les pratiques parentales et les relations avec les pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Augé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Symposium de L'Association de Psychologie Scientifique de Langue Française : "Adolescences d'aujourd'hui"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence du climat familial sur l'investissement scolaire de collégiens de troisième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Prêteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Symposium de L'Association de Psychologie Scientifique de Langue Française : "Adolescences d'aujourd'hui"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3552,91 +3742,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration et engagement identitaires. Contribution à une psychologie développementale de la socialisation adolescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse Jean Jaurès, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04621671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3646,124 +3836,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être jeune à l’âge de l’omniprésence des techno-médias et des pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La numérisation de la vie des jeunes : regards pluridisciplinaires sur les usages juvéniles des médias sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.11-18, 2019, 978-2-343-18815-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3773,227 +3963,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel visuel de Psychologie du développement. Enfance et adolescence - 3e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oubrayrie-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2019, Manuels visuels de Licence, 978-2-10-077553-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation de la vie des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, 2019, 978-2-343-18815-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4140,51 +4330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelbeger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025418824996" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03429020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0355" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2015.10.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-013-0005-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00822968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00790842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Akouavi Dogbe Foli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01022941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01008797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huet-Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mouisset-Lacan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Larroze-Marracq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Dang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pr&#234;teur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04621671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Akouavi Dogbe Foli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01022941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01008797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huet-Gueye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05592514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6j" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelbeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05595272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025418824996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03429020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0355" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2015.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-013-0005-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00822968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00790842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mouisset-Lacan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Larroze-Marracq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Dang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aug&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pr&#234;teur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04621671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>