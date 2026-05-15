--- v1 (2026-04-19)
+++ v2 (2026-05-15)
@@ -1231,51 +1231,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008797v1</w:t>
+                <w:t xml:space="preserve">hal-05592514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités de la Psychologie du Développement et de l'Éducation : introduction</w:t>
               </w:r>
@@ -1339,51 +1339,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque du RIPSYDEVE. Actualités de la Psychologie du développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592514v1</w:t>
+                <w:t xml:space="preserve">hal-01008797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a bridge between the dual-cycle five-dimensional and the certainty-uncertainty three-dimensional models of identity formation in adolescence and emerging adulthood</w:t>
               </w:r>
@@ -1948,230 +1948,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
+                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Kindelbeger</w:t>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 52/2, pp.307 - 339-307 - 339. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.307 - 339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930700v1</w:t>
+                <w:t xml:space="preserve">hal-05595272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelbeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 52 (2), pp.307 - 339</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 52/2, pp.307 - 339-307 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.17450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05595272v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Akouavi Dogbe Foli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01022941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01008797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huet-Gueye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05592514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6j" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelbeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05595272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025418824996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03429020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0355" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2015.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-013-0005-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00822968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00790842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mouisset-Lacan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Larroze-Marracq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Dang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aug&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pr&#234;teur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04621671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie-Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Akouavi Dogbe Foli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02362987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cannard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01022941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05592514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huet-Gueye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01008797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00793103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oubrayrie Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6j" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05595272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelbeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025418824996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03429020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0355" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2015.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-013-0005-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00822968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00790842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mouisset-Lacan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Larroze-Marracq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Dang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aug&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pr&#234;teur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04621671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>