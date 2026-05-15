--- v0 (2026-04-01)
+++ v1 (2026-05-15)
@@ -97,659 +97,659 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des sources</w:t>
+                <w:t xml:space="preserve">Que reste-t-il des archives et de la bibliothèque du Conseil d’État napoléonien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sibille-de Grimoüard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête de sources - Dictionnaire critique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934413v1</w:t>
+                <w:t xml:space="preserve">hal-03934218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments de recherche</w:t>
+                <w:t xml:space="preserve">De la norme ISAD(G) à Records in Contexts (RiC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sibille-de Grimoüard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête de sources - Dictionnaire critique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261 (1), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2021.6035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097208v1</w:t>
+                <w:t xml:space="preserve">hal-03934206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes internationales et influence française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sibille-de Grimoüard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256 (4), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de traitements à base de polyaminoalkylalcoxysilanes pour la désacidification et le renforcement simultanés de documents anciens sur papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire SIBILLE-DE GRIMOÜARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’hier à aujourd’hui : les évolutions de la description archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sibille-de Grimoüard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247 (3), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que reste-t-il des archives et de la bibliothèque du Conseil d’État napoléonien ?</w:t>
+                <w:t xml:space="preserve">Guide des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sibille-de Grimoüard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03934218v1</w:t>
+              <w:t xml:space="preserve">En quête de sources - Dictionnaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.199-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la norme ISAD(G) à Records in Contexts (RiC)</w:t>
+                <w:t xml:space="preserve">Instruments de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sibille-de Grimoüard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...285 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">En quête de sources - Dictionnaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.220-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03934261v1</w:t>
+                <w:t xml:space="preserve">hal-04097208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1151,51 +1151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sibille-de Grimo&#252;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2021.6035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5898" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piovesan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire SIBILLE-DE GRIMO&#220;ARD" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Flament-Guelfucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benet-Patron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sibille-de Grimo&#252;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2021.6035" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5898" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piovesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire SIBILLE-DE GRIMO&#220;ARD" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Flament-Guelfucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benet-Patron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>