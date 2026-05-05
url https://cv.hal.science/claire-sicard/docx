--- v0 (2026-04-11)
+++ v1 (2026-05-05)
@@ -559,552 +559,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04579713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrivains secrétaires en France (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/TKFS9072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellin de Saint-Gelais, Œuvres poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel d’Amboise, Le Secret d’Amours (1542)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bellay Joachim, Antiquitez de Rome ; Songe, Paris, Federic Morel, 1558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BVH - Epistémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Périers Bonaventure, Recueil des œuvres de feu Bonaventure Des Perriers, Lyon, Jean de Tournes, 1544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BVH - Epistémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauchet Claude, Recueil des Antiquitez gauloises et françoises, Paris, Jacques du Puys, 1579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BVH - Epistémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus Mellin de Saint-Gelais [Base Jonas, IRHT, section romane, CNRS]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...53 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...354 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir le museau de la poix ? À propos du premier &amp;lt;i&amp;gt;Courtisan&amp;lt;/i&amp;gt; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (2), pp.33-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1475,51 +1475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copier, chanter, déformer, composer un poème gigogne : « Mort et amour ont semblables effectz »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,51 +1944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En tirant le fil de Bonaventure de Saint-Léger dans la poésie de Mellin de Saint-Gelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.185-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit français 2336 de la BnF, une source oubliée pour les poésies de François Ier et de Marguerite de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (1), pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,234 +2227,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘Tu t’en iras sans moi voir la court de mon prince’ : l’exil chez Marot et Du Bellay (1535-1558) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Bannissement et l’exil aux XVIe et XVIIe siècles en Europe, 94, pp.197-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(15)42, année fantastique. Imaginaire et politique dans Les Visions d’Oger le Dannoys au royaulme de Fairie, Le Livre des visions fantastiques et Le Songe de Pantagruel de François Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Fantaisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’une noblesse l’autre : stratégies poétiques pour une imposture généalogique, le cas de Ronsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tortue verte. Revue en ligne des litteratures francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, L'Imposture, pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270460v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02265224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La carole des rondeaux dans L’Adolescence clémentine de 1538 »</w:t>
               </w:r>
@@ -2604,217 +2604,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
+                <w:t xml:space="preserve">« Que ce froid moleste et indigne / Ne gele les nez et la vigne ». Saint-Gelais dans le secret d’un badinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Amstutz; Paul‑Victor Desarbres; Nicolas Schapira; Claire Sicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrétaires écrivains en France (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.7-16, 2023, Cahier V. L. Saulnier, 979-10-231-0748-7. </w:t>
+              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.19-40, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/DSYN3002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/LZUM2219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369519v1</w:t>
+                <w:t xml:space="preserve">hal-05371258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Que ce froid moleste et indigne / Ne gele les nez et la vigne ». Saint-Gelais dans le secret d’un badinage</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Delphine Amstutz; Paul‑Victor Desarbres; Nicolas Schapira; Claire Sicard. </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrétaires écrivains en France (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.19-40, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
+              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.7-16, 2023, Cahier V. L. Saulnier, 979-10-231-0748-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/LZUM2219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/DSYN3002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371258v1</w:t>
+                <w:t xml:space="preserve">hal-05369519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Que ce froid moleste et indigne / Ne gele les nez et la vigne’. Saint-Gelais dans le secret d’un badinage</w:t>
               </w:r>
@@ -3198,173 +3198,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les petits ruisseaux font les grandes fontaines : Charles Fontaine et sa muse marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élise Rajchenbach-Teller; Guillaume De Sauza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Fontaine, un humaniste parisien à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.201-218, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saint-Gelais prête-voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Delattre; Adeline Lionetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Muse de l’éphémère. Formes de la poésie de circonstance de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.301-316, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279569v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02279575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mellin de Saint-Gelais mis en musique par Clément Janequin</w:t>
               </w:r>
@@ -4086,2608 +4086,2608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04673960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qui vouldra scavoir qui je suis&amp;quot; : d'une énigme anonyme chantée à une farce de Marguerite de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfpa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation d'appendices en sous-main : Philibert de Vienne, Pyrame, Thisbé, la nation des jaloux et Jeanne de Marnef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment de l'&amp;quot;Oraison à notre seigneur Jésus-Christ&amp;quot; de Marguerite de Navarre dans le ms. BM Besançon 121</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques vers grecs de Joannes Curterius (1558)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un contrafactum non repéré de Marguerite de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfpb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qui vouldra scavoir qui je suis&amp;quot; : d'une énigme anonyme chantée à une farce de Marguerite de Navarre</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui est le seigneur de La Clayette chanté par Gilles d’Aurigny ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un point sur le sonnet caudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mystérieux évêque d'Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfpa⟩</w:t>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Circulation d'appendices en sous-main : Philibert de Vienne, Pyrame, Thisbé, la nation des jaloux et Jeanne de Marnef</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M., auteur d'un dizain dans les liminaires du livre VI de l'Amadis, est Mathieu Guinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp7⟩</w:t>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un fragment de l'&amp;quot;Oraison à notre seigneur Jésus-Christ&amp;quot; de Marguerite de Navarre dans le ms. BM Besançon 121</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste de l'étrange monsieur de L'Estrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfov⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homme ne suis&amp;quot; : du moustique à l'hostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp9⟩</w:t>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quelques vers grecs de Joannes Curterius (1558)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert, Toulousain, peut-il être P.G.T. ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp8⟩</w:t>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp5⟩</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mari de Maria Albizzi de' Dei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp4⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour continuer à dérouler le fil de l'œuvre de Mathieu Guinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du mystérieux évêque d'Orne</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'atelier lyonnais de Pierre de Tours au moment du Proces d’Ajax et d’Ulisses (1547)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp0⟩</w:t>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfot⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilbert, Toulousain, peut-il être P.G.T. ?</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur les dames du Panegyric des damoyselles de Paris, sur les neuf muses (1545)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand François Habert imite Marot pour s'en prendre à Jacques Godard (1549)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfop⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulmianus : Des Ormeaux plutôt qu'Ulmo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Herberay, seigneur des Essars (&amp;quot;Hors de cela bien yra&amp;quot;), ami et protecteur de Gilles Boileau de Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfoz⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfon⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfoy⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une enquête anagrammatique. “A un t’humilie”, devise de Mathieu Guinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfok⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour continuer à dérouler le fil de l'œuvre de Mathieu Guinel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une source oubliée du “Paragon translaté d’Italien en François”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien ne prouve que &amp;quot;Conformité de l'Amour au navigage&amp;quot; soit de Jacques Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfol⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traductions françaises des Métamorphoses d'Ovide dans les années 1520-1560</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfos⟩</w:t>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfom⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans l'atelier lyonnais de Pierre de Tours au moment du Proces d’Ajax et d’Ulisses (1547)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pace non trovo, et non ho do far guerra&amp;quot; : une traduction anonyme d'un sonnet de Pétrarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de M.R.R., ami de Paul Angier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfot⟩</w:t>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">G.M., auteur d'un dizain dans les liminaires du livre VI de l'Amadis, est Mathieu Guinel</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un proverbe employé par Hubert-Philippe de Villiers (1556)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfog⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Belleau mis en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfo8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légo poétique, dans le sillage de Marguerite de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfod⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, de huitains en dizains (1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfo9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Navarre, &amp;quot;Cruel desir nourry de trop d'honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emprunt à Ronsard dans une chanson de Chardavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfoo⟩</w:t>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfov⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, de huitains en dizains (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Homme ne suis&amp;quot; : du moustique à l'hostie</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques attributions dans le ms. Brantôme (B.N. NAF 11688)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfou⟩</w:t>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfof⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...991 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762248v1</w:t>
-              </w:r>
-[...366 lines deleted...]
-                <w:t xml:space="preserve">hal-04762242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6832,51 +6832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scripta Manent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,51 +6939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le Courtisan&amp;lt;/i&amp;gt; en français : de Paris à Lyon, et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Renouard 2025 : le livre à Paris au XVIᵉ siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Bénévent, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7097,1038 +7097,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet PoMONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier PoMONE n°2. Retour d'expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Sicard; Pascal Joubaud, May 2024, Tours, C. E. S. R., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sceptre, la quenouille, le hochet et la faux. Fantômes, silhouettes et voix de femmes dans l’œuvre de Nicolas Bargedé (1550)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sceptre et la Quenouille. Être femme entre Moyen-Âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Boudon-Machuel; Aubrée David-Chapy; Elsa Gomez, Apr 2024, Tours (Musée des Beaux-Arts), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la &amp;quot;Complainte sur la mort de Clément Marot&amp;quot; de Guillaume Des Autels (Le Moys de May, ap. 1544 - av. 1550)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Monferran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Des Autels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Charles Monferran; Julien Goeury; Emmanuel Buron, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RonsArt (1524-2024). Du colloque-festival au geste de l’artiste en résidence au CESR (septembre 2024-mai 2025), commémorer au XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Ronsard bachique, amoureux et gaulois » : le poète dans les œuvres d’arts commémoratives de son 400e anniversaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lionetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art du livre, art de la chanson : mises en bouche ronsArtiennes. a. Ronsard en placard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Constance Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scripta Manent : enrichissement de la base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14355344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation du projet PoMONE</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiographie des éditions de |La Deploration de Venus sur la mort du bel Adonis et autres compositions nouvelles| (Lyon, Jean de Tournes, 1545…1556) et de ses surgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PoMONE n°2. Retour d'expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Sicard; Pascal Joubaud, May 2024, Tours, C. E. S. R., France</w:t>
+              <w:t xml:space="preserve">Le Livre à Lyon à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malcolm Walsby; Michèle Clément; Christine Bénévent; Michel Jourde, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Sicard</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scripta Manent, une base Heurist pour l'histoire du livre et des relations sociales en France au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sceptre et la Quenouille. Être femme entre Moyen-Âge et Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Boudon-Machuel; Aubrée David-Chapy; Elsa Gomez, Apr 2024, Tours (Musée des Beaux-Arts), France</w:t>
+              <w:t xml:space="preserve">Élaboration d'outils pour l'histoire du livre, de l'écrit et de la lecture à l'ère du numérique : Omeka vs Heurist, xml-TEI et TXM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Charles Geslot; Viera Rebolledo-Dhuin; Frédérique Sitri, Oct 2023, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À propos de la &amp;quot;Complainte sur la mort de Clément Marot&amp;quot; de Guillaume Des Autels (Le Moys de May, ap. 1544 - av. 1550)</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scripta Manent : mise en ligne de la base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...513 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11519685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.11519685⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04625460v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04231575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ombre ou en pleine lumière : traces de la querelle du Louvre</w:t>
               </w:r>
@@ -8729,178 +8729,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les animaux dans la poésie de Michel d’Amboise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Éditer Michel d’Amboise, volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Laissez la verde couleur’ dans (presque) tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chante mon Luth…’ Poésie et Musique au début de la Renaissance, entre France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083823v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02109491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations sociales dans Les Regrets de Du Bellay</w:t>
               </w:r>
@@ -9627,51 +9627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD6C6B43"/>
+    <w:nsid w:val="28CC5C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9858,51 +9858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-sicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6107-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100793029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44592438" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03474548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amboise.huma-num.fr/amboise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_YE_411/B751131011_RES_YE_411_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XUVA_Gordon1544_D47/XUVA_Gordon1544_D47_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B372615206_811/B372615206_811_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.095.0127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LZUM2219" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-imperfection-litteraire-et-artistique-en-europe-antiquite-xxie-siecle-savoir-compter-savoir-classer.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfok" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfof" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832620v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14355344" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Legros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11519685" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bottineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-sicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6107-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100793029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44592438" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03474548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amboise.huma-num.fr/amboise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_YE_411/B751131011_RES_YE_411_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XUVA_Gordon1544_D47/XUVA_Gordon1544_D47_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B372615206_811/B372615206_811_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.095.0127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LZUM2219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-imperfection-litteraire-et-artistique-en-europe-antiquite-xxie-siecle-savoir-compter-savoir-classer.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfok" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762242v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfof" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Legros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14355344" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11519685" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bottineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>