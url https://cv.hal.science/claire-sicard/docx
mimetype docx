--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -559,552 +559,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04579713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel d’Amboise, Le Secret d’Amours (1542)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrivains secrétaires en France (XVIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/TKFS9072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+                <w:t xml:space="preserve">hal-03970373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellin de Saint-Gelais, Œuvres poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schapira</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bellay Joachim, Antiquitez de Rome ; Songe, Paris, Federic Morel, 1558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BVH - Epistémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauchet Claude, Recueil des Antiquitez gauloises et françoises, Paris, Jacques du Puys, 1579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BVH - Epistémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Périers Bonaventure, Recueil des œuvres de feu Bonaventure Des Perriers, Lyon, Jean de Tournes, 1544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BVH - Epistémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus Mellin de Saint-Gelais [Base Jonas, IRHT, section romane, CNRS]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...169 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir le museau de la poix ? À propos du premier &amp;lt;i&amp;gt;Courtisan&amp;lt;/i&amp;gt; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (2), pp.33-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1475,51 +1475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copier, chanter, déformer, composer un poème gigogne : « Mort et amour ont semblables effectz »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,51 +1944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En tirant le fil de Bonaventure de Saint-Léger dans la poésie de Mellin de Saint-Gelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.185-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit français 2336 de la BnF, une source oubliée pour les poésies de François Ier et de Marguerite de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (1), pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,234 +2227,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’une noblesse l’autre : stratégies poétiques pour une imposture généalogique, le cas de Ronsard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tortue verte. Revue en ligne des litteratures francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'Imposture, pp.20-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(15)42, année fantastique. Imaginaire et politique dans Les Visions d’Oger le Dannoys au royaulme de Fairie, Le Livre des visions fantastiques et Le Songe de Pantagruel de François Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Fantaisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« ‘Tu t’en iras sans moi voir la court de mon prince’ : l’exil chez Marot et Du Bellay (1535-1558) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le Bannissement et l’exil aux XVIe et XVIIe siècles en Europe, 94, pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265224v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02270460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La carole des rondeaux dans L’Adolescence clémentine de 1538 »</w:t>
               </w:r>
@@ -2604,217 +2604,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Que ce froid moleste et indigne / Ne gele les nez et la vigne ». Saint-Gelais dans le secret d’un badinage</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Delphine Amstutz; Paul‑Victor Desarbres; Nicolas Schapira; Claire Sicard. </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Amstutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrétaires écrivains en France (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.19-40, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
+              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.7-16, 2023, Cahier V. L. Saulnier, 979-10-231-0748-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/LZUM2219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/DSYN3002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371258v1</w:t>
+                <w:t xml:space="preserve">hal-05369519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Paul-Victor Desarbres; Delphine Amstutz; Nicolas Schapira; Claire Sicard. </w:t>
+                <w:t xml:space="preserve">« Que ce froid moleste et indigne / Ne gele les nez et la vigne ». Saint-Gelais dans le secret d’un badinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Amstutz; Paul‑Victor Desarbres; Nicolas Schapira; Claire Sicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrétaires écrivains en France (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.7-16, 2023, Cahier V. L. Saulnier, 979-10-231-0748-7. </w:t>
+              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.19-40, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/DSYN3002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/LZUM2219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369519v1</w:t>
+                <w:t xml:space="preserve">hal-05371258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Que ce froid moleste et indigne / Ne gele les nez et la vigne’. Saint-Gelais dans le secret d’un badinage</w:t>
               </w:r>
@@ -3198,173 +3198,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Gelais prête-voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Delattre; Adeline Lionetto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Muse de l’éphémère. Formes de la poésie de circonstance de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.301-316, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les petits ruisseaux font les grandes fontaines : Charles Fontaine et sa muse marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élise Rajchenbach-Teller; Guillaume De Sauza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Fontaine, un humaniste parisien à Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.201-218, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279575v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02279569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mellin de Saint-Gelais mis en musique par Clément Janequin</w:t>
               </w:r>
@@ -4086,2608 +4086,2608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04673960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un contrafactum non repéré de Marguerite de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfpb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui vouldra scavoir qui je suis&amp;quot; : d'une énigme anonyme chantée à une farce de Marguerite de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfpa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation d'appendices en sous-main : Philibert de Vienne, Pyrame, Thisbé, la nation des jaloux et Jeanne de Marnef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfp7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fragment de l'&amp;quot;Oraison à notre seigneur Jésus-Christ&amp;quot; de Marguerite de Navarre dans le ms. BM Besançon 121</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfp9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques vers grecs de Joannes Curterius (1558)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfp8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un contrafactum non repéré de Marguerite de Navarre</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui est le seigneur de La Clayette chanté par Gilles d’Aurigny ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un point sur le sonnet caudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mystérieux évêque d'Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfpb⟩</w:t>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfp0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp5⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert, Toulousain, peut-il être P.G.T. ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp4⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mari de Maria Albizzi de' Dei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du mystérieux évêque d'Orne</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour continuer à dérouler le fil de l'œuvre de Mathieu Guinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfp0⟩</w:t>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'atelier lyonnais de Pierre de Tours au moment du Proces d’Ajax et d’Ulisses (1547)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfot⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M., auteur d'un dizain dans les liminaires du livre VI de l'Amadis, est Mathieu Guinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfoo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste de l'étrange monsieur de L'Estrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfov⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme ne suis&amp;quot; : du moustique à l'hostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/sfou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilbert, Toulousain, peut-il être P.G.T. ?</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur les dames du Panegyric des damoyselles de Paris, sur les neuf muses (1545)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulmianus : Des Ormeaux plutôt qu'Ulmo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfor⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand François Habert imite Marot pour s'en prendre à Jacques Godard (1549)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfop⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Herberay, seigneur des Essars (&amp;quot;Hors de cela bien yra&amp;quot;), ami et protecteur de Gilles Boileau de Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfoz⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfon⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfoy⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traductions françaises des Métamorphoses d'Ovide dans les années 1520-1560</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfom⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour continuer à dérouler le fil de l'œuvre de Mathieu Guinel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une enquête anagrammatique. “A un t’humilie”, devise de Mathieu Guinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfok⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une source oubliée du “Paragon translaté d’Italien en François”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien ne prouve que &amp;quot;Conformité de l'Amour au navigage&amp;quot; soit de Jacques Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfos⟩</w:t>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfol⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans l'atelier lyonnais de Pierre de Tours au moment du Proces d’Ajax et d’Ulisses (1547)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pace non trovo, et non ho do far guerra&amp;quot; : une traduction anonyme d'un sonnet de Pétrarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de M.R.R., ami de Paul Angier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfot⟩</w:t>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfoq⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un proverbe employé par Hubert-Philippe de Villiers (1556)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfog⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfop⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, de huitains en dizains (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfor⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques attributions dans le ms. Brantôme (B.N. NAF 11688)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfof⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Herberay, seigneur des Essars (&amp;quot;Hors de cela bien yra&amp;quot;), ami et protecteur de Gilles Boileau de Bouillon</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légo poétique, dans le sillage de Marguerite de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfod⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Navarre, &amp;quot;Cruel desir nourry de trop d'honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, de huitains en dizains (1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfo9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Belleau mis en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfo8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emprunt à Ronsard dans une chanson de Chardavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/sfon⟩</w:t>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/sfoe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...907 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762242v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04762248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6832,51 +6832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scripta Manent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,51 +6939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le Courtisan&amp;lt;/i&amp;gt; en français : de Paris à Lyon, et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Renouard 2025 : le livre à Paris au XVIᵉ siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Bénévent, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7097,1038 +7097,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scripta Manent : enrichissement de la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14355344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04832620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet PoMONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier PoMONE n°2. Retour d'expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Sicard; Pascal Joubaud, May 2024, Tours, C. E. S. R., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sceptre, la quenouille, le hochet et la faux. Fantômes, silhouettes et voix de femmes dans l’œuvre de Nicolas Bargedé (1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sceptre et la Quenouille. Être femme entre Moyen-Âge et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Boudon-Machuel; Aubrée David-Chapy; Elsa Gomez, Apr 2024, Tours (Musée des Beaux-Arts), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la &amp;quot;Complainte sur la mort de Clément Marot&amp;quot; de Guillaume Des Autels (Le Moys de May, ap. 1544 - av. 1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Monferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Des Autels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles Monferran; Julien Goeury; Emmanuel Buron, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">RonsArt (1524-2024). Du colloque-festival au geste de l’artiste en résidence au CESR (septembre 2024-mai 2025), commémorer au XXIe siècle ?</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Ronsard bachique, amoureux et gaulois » : le poète dans les œuvres d’arts commémoratives de son 400e anniversaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rudy Ayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Claire Sicard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lionetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RonsArt (1524-2024). Du colloque-festival au geste de l’artiste en résidence au CESR (septembre 2024-mai 2025), commémorer au XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761956v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Claire Sicard</w:t>
+                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Vignes</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art du livre, art de la chanson : mises en bouche ronsArtiennes. a. Ronsard en placard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Jimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Constance Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RonsArt. Colloque-festival (66e Colloque International d'Études Humanistes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Sicard; Marion Boudon-Machuel; Adeline Lionetto; Mathilde Vidal; Jean Vignes, Sep 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Claire Sicard</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scripta Manent : mise en ligne de la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14355344⟩</w:t>
+              <w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11519685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04625460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographie des éditions de |La Deploration de Venus sur la mort du bel Adonis et autres compositions nouvelles| (Lyon, Jean de Tournes, 1545…1556) et de ses surgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre à Lyon à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malcolm Walsby; Michèle Clément; Christine Bénévent; Michel Jourde, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scripta Manent, une base Heurist pour l'histoire du livre et des relations sociales en France au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élaboration d'outils pour l'histoire du livre, de l'écrit et de la lecture à l'ère du numérique : Omeka vs Heurist, xml-TEI et TXM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles Geslot; Viera Rebolledo-Dhuin; Frédérique Sitri, Oct 2023, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231575v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-04625460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ombre ou en pleine lumière : traces de la querelle du Louvre</w:t>
               </w:r>
@@ -8729,178 +8729,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Laissez la verde couleur’ dans (presque) tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chante mon Luth…’ Poésie et Musique au début de la Renaissance, entre France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les animaux dans la poésie de Michel d’Amboise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Éditer Michel d’Amboise, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109491v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03083823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations sociales dans Les Regrets de Du Bellay</w:t>
               </w:r>
@@ -9627,51 +9627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28CC5C5C"/>
+    <w:nsid w:val="1DD5A13D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9858,51 +9858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-sicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6107-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100793029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44592438" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03474548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amboise.huma-num.fr/amboise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_YE_411/B751131011_RES_YE_411_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XUVA_Gordon1544_D47/XUVA_Gordon1544_D47_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B372615206_811/B372615206_811_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.095.0127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LZUM2219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-imperfection-litteraire-et-artistique-en-europe-antiquite-xxie-siecle-savoir-compter-savoir-classer.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfok" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762242v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfof" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Legros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14355344" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11519685" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bottineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-sicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6107-9723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100793029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44592438" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03474548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amboise.huma-num.fr/amboise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/40-secretaires-ecrivains-en-france-xvie-xviie-siecles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TKFS9072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joubaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_YE_411/B751131011_RES_YE_411_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B372615206_811/B372615206_811_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XUVA_Gordon1544_D47/XUVA_Gordon1544_D47_tei.xml&amp;amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.095.0127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DSYN3002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LZUM2219" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-imperfection-litteraire-et-artistique-en-europe-antiquite-xxie-siecle-savoir-compter-savoir-classer.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfpa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfp0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfok" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfof" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfo8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/sfoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832620v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14355344" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Constance Legros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11519685" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bottineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>