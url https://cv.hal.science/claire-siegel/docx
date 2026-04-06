--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -72,2066 +72,2193 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artgame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game Design : systèmes discursifs et poésies des mécaniques, à partir de la rhétorique procédurale de Ian Bogost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECG - Enjmin Game Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam-Enjmin, Feb 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Vidéo et Histoire : Quand les Arts plastiques s’en mêlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopop, 11e édition des Rencontres Archéologiques de la Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arkham et Narbo-Via, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Artgame dans tous ses états, Voyage vers l’altérité dans le jeu Thralled ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Art et identités fantasmées à l’ère du technolibéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRRA21, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote : Le mouvement de l’Artgame ? Définition, repères, enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisements multiples : enjeux théoriques et pratiques en art et design numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NAD, Ecole des Arts Numériques, de l’Animation et du Design, Université de Chicoutimi, UQAC, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Artgame dans tous ses états : le voyage vers l’altérité dans le jeu Thralled ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités fantasmées à l’ère du technolibéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRRA 21, EA4209, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Slow Year : Game Poems de Ian Bogost, Boussole rhétorique pour poésie ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slow Art, Slow Game, le slow en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRRA 21, EA4209, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Build a better Mousetrap de La Molleindustria, un jeu vidéo technocritique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Technocritique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRRA 21, EA4209, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace de l'arène dans les jeux vidéo, exutoire à la violence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Le Cirque des humains et animaux au travail", Université Paul-Valéry Montpellier 3, Montpellier, 29 Avril-2 Mai 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’&amp;quot;escape game&amp;quot;, nouvel anti-échappatoire postmoderne. Critique de la déconstruction de la réalité malade de Jane McGonigal et de ses remèdes actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Levet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déconstruction de la déconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRRA 21, Université Paul Valéry Montpellier 3, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines socio-idéologiques de l'Artgame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Droits &amp; Arts "La création numérique et ludique : Une œuvre comme les autres ?", Université Aix-Marseille, Musée Granet, Aix-en-Provence, 31 janvier 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Le Discours des Mécaniques dans les jeux vidéo", Université Paul Valéry Montpellier 3, Montpellier, 15 avril 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'escape game, nouvel anti-échappatoire postmoderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Levet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "La déconstruction de la déconstruction", Université Montpellier 3, Montpellier, 14-15 Mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' Artgame, une contre-culture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Contre-culture, Université Paul-Valéry, Montpellier, Mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines de guerre, le jeu à l'encontre du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e édition de l'école doctorale d’été "EthicHum. Penser l’éthique avec les Humanités", atelier "Art, éthique, avenir", Université Paul-Valéry, Montpellier, 20-22 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu vidéo, technique du spectacle ou technique du réveil ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La jouabilité postmoderne des interfaces gestuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : "Guy Debord. Hypersociété du spectacle et hypermodernité", lab. RIRRA 21, Université Paul-Valéry, Montpellier, 27 mars 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le corps dans les jeux vidéo ubiquitaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire RIRRA21 de l'UM3 et LIRMM de l'UM, Nov 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01636356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075244v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jouabilité postmoderne des interfaces gestuelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le jeu vidéo, technique du spectacle ou technique du réveil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps dans les jeux vidéo ubiquitaires </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude : "Guy Debord. Hypersociété du spectacle et hypermodernité", lab. RIRRA 21, Université Paul-Valéry, Montpellier, 27 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636356v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en spectacle d'une aporie éthique dans le jeu vidéo &amp;quot;Playerunknown's Battlegrounds</w:t>
+                <w:t xml:space="preserve">La Gamification, promesse de réenchantement du monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École doctorale d'été EthicHum : "Penser l’éthique avec les humanités", Atelier " Les limites du représentable", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Homo Ludens du 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIRRA 21 et LIRMM, Nov 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01649220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075243v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Gamification, promesse de réenchantement du monde ?</w:t>
+                <w:t xml:space="preserve">Mise en spectacle d'une aporie éthique dans le jeu vidéo &amp;quot;Playerunknown's Battlegrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Homo Ludens du 21e siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">École doctorale d'été EthicHum : "Penser l’éthique avec les humanités", Atelier " Les limites du représentable", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815477v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic Tension Shoot An Iraqui, Wafaa Bilal, à la lumière des concepts esthétiques de Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : "L'école de Francfort", lab. RIRRA 21, Université Paul-Valéry, Montpellier, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un jeu vidéo plus humain : expressions artistiques de Davey Wreden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cervellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Art &amp; Jeu / Jeu &amp; Art », MIG « Montpellier in Game », Montpellier, 17-18 Novembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamification</w:t>
+                <w:t xml:space="preserve">La gamification, promesse de réenchantement du monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : "Culture et arts en mutation : malaise dans la civilisation ?", lab. RIRRA 21, Université Paul-Valéry, Montpellier, septembre 2015</w:t>
+              <w:t xml:space="preserve">Colloque international « Jeux vidéo et santé : l'Homo Ludens du 21e siècle », MIG « Montpellier in Game », Montpellier, 19-21 Novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075248v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gamification, promesse de réenchantement du monde ?</w:t>
+                <w:t xml:space="preserve">Gamification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Jeux vidéo et santé : l'Homo Ludens du 21e siècle », MIG « Montpellier in Game », Montpellier, 19-21 Novembre 2015</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : "Culture et arts en mutation : malaise dans la civilisation ?", lab. RIRRA 21, Université Paul-Valéry, Montpellier, septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107806v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo comme médium artistique et émancipateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : "Programme Pratiques plastiques contemporaines et contre-culture", lab. RIRRA 21, Université Paul-Valéry, Montpellier, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel critique du médium vidéoludique en fait-il un art?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Artgame / Game Art", salon "Montpellier in Game", Montpellier, 21-22 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contre-cultures vidéoludiques ? Le cas de l’Artgame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre-culture et pratiques plastiques contemporaines, Montpellier, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux vidéo utopies contemporaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ludovia 2013 "Imaginaire(s) du numérique", Culture numérique, Ax-Les-Thermes, 26-29 août 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences "Game in Research &amp; Development", salon "Montpellier in Game", Montpellier, 15-18 novembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2141,435 +2268,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Simulation of a Ludic Life : video games and hyperreality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.113 à 124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo et patrimoine : retour d’expérience sur le jeu Toulouse et le Petit Méridional de la Bûche Magique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Levet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.5887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cervellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1), pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux vidéo comme oeuvres et véhicules expérientiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs et représentations au coeur du processus de gamification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (3), pp.497-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2579,102 +2706,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamification du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biagini Cédric; Marcolini Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divertir pour dominer. 2: La culture de masse "toujours" contre les peuples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, L'Echappée, pp.n.c., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2684,114 +2811,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Artgame, un jeu utopique à l'ère de la gamification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Paul Valéry - Montpellier III, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015MON30037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01280999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2938,51 +3065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Siegel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cossart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serdane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Levet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636356v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01636356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.5887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280999v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Siegel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Levet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cossart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serdane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636356v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01636356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.5887" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280999v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>