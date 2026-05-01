--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1277,334 +1277,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jouabilité postmoderne des interfaces gestuelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le jeu vidéo, technique du spectacle ou technique du réveil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps dans les jeux vidéo ubiquitaires </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude : "Guy Debord. Hypersociété du spectacle et hypermodernité", lab. RIRRA 21, Université Paul-Valéry, Montpellier, 27 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636356v2</w:t>
+                <w:t xml:space="preserve">hal-03075244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu vidéo, technique du spectacle ou technique du réveil ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La jouabilité postmoderne des interfaces gestuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : "Guy Debord. Hypersociété du spectacle et hypermodernité", lab. RIRRA 21, Université Paul-Valéry, Montpellier, 27 mars 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le corps dans les jeux vidéo ubiquitaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire RIRRA21 de l'UM3 et LIRMM de l'UM, Nov 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01636356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075244v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Gamification, promesse de réenchantement du monde ?</w:t>
+                <w:t xml:space="preserve">Mise en spectacle d'une aporie éthique dans le jeu vidéo &amp;quot;Playerunknown's Battlegrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Homo Ludens du 21e siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">École doctorale d'été EthicHum : "Penser l’éthique avec les humanités", Atelier " Les limites du représentable", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815477v1</w:t>
+                <w:t xml:space="preserve">hal-03075243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en spectacle d'une aporie éthique dans le jeu vidéo &amp;quot;Playerunknown's Battlegrounds</w:t>
+                <w:t xml:space="preserve">La Gamification, promesse de réenchantement du monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École doctorale d'été EthicHum : "Penser l’éthique avec les humanités", Atelier " Les limites du représentable", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Homo Ludens du 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIRRA 21 et LIRMM, Nov 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01649220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075243v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic Tension Shoot An Iraqui, Wafaa Bilal, à la lumière des concepts esthétiques de Walter Benjamin</w:t>
               </w:r>
@@ -1735,165 +1735,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gamification, promesse de réenchantement du monde ?</w:t>
+                <w:t xml:space="preserve">Gamification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Jeux vidéo et santé : l'Homo Ludens du 21e siècle », MIG « Montpellier in Game », Montpellier, 19-21 Novembre 2015</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : "Culture et arts en mutation : malaise dans la civilisation ?", lab. RIRRA 21, Université Paul-Valéry, Montpellier, septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107806v1</w:t>
+                <w:t xml:space="preserve">hal-03075248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamification</w:t>
+                <w:t xml:space="preserve">La gamification, promesse de réenchantement du monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : "Culture et arts en mutation : malaise dans la civilisation ?", lab. RIRRA 21, Université Paul-Valéry, Montpellier, septembre 2015</w:t>
+              <w:t xml:space="preserve">Colloque international « Jeux vidéo et santé : l'Homo Ludens du 21e siècle », MIG « Montpellier in Game », Montpellier, 19-21 Novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075248v1</w:t>
+                <w:t xml:space="preserve">hal-02107806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo comme médium artistique et émancipateur ?</w:t>
               </w:r>
@@ -3065,51 +3065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Siegel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Levet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cossart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serdane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636356v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01636356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.5887" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280999v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Siegel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Levet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cossart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serdane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636356v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01636356" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01649220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.5887" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280999v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>