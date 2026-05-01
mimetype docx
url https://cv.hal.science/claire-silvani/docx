--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -724,260 +724,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strength of underground structures in service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the degradation of old subway galleries using a continuum approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taous Kamel Daca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2014-0554⟩</w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (77-93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847052v1</w:t>
+                <w:t xml:space="preserve">hal-01438486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the degradation of old subway galleries using a continuum approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Residual strength of underground structures in service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (6), pp.988-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2014-0554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2016.03.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01438486v1</w:t>
+                <w:t xml:space="preserve">hal-01847052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geosynthetics anchorage with wrap around: experimental and numerical studies</w:t>
               </w:r>
@@ -1227,51 +1227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ayman Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1705,312 +1705,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of granular platforms reinforced by geosynthetics on soft soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECTS OF TWO DIFFERENT TYPES OF FINES ON THE COMPRESSION BEHAVIOUR OF CLEAN BALLAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Nancey</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807313v1</w:t>
+                <w:t xml:space="preserve">hal-04807317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF TWO DIFFERENT TYPES OF FINES ON THE COMPRESSION BEHAVIOUR OF CLEAN BALLAST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of granular platforms reinforced by geosynthetics on soft soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Abou Chaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807317v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical studies of the geosynthetic stabilized platform laid over soft subgrade soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Abou Chaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth African Regional Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Cairo, Egypt</w:t>
@@ -2039,51 +2039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the geosynthetics reinforced platforms laid over soft subgrade soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Abou Chaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,103 +2134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the geosynthetics reinforced platforms laid over soft subgrade soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Abou Chaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème International Conference Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICG, Sep 2023, Roma, Italy. pp.1078-1084</w:t>
@@ -2259,103 +2259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des plateformes granulaires renforcées par géosynthétiques sur sol mou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Abou Chaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'effondrement de cavités dans un sol granulaire renforcé par géosynthétique : couplage éléments finis/éléments discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Briancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2473,239 +2473,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element simulations of load transfer mechanisms for a reinforced granular embankment submitted to loading cycles</w:t>
+                <w:t xml:space="preserve">Modélisation numérique (couplage éléments finis/éléments discrets) d’effondrement de cavités dans un sol granulaire renforcé par géosynthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Briançon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Briancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613813v1</w:t>
+                <w:t xml:space="preserve">hal-03613817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique (couplage éléments finis/éléments discrets) d’effondrement de cavités dans un sol granulaire renforcé par géosynthétique</w:t>
+                <w:t xml:space="preserve">Discrete element simulations of load transfer mechanisms for a reinforced granular embankment submitted to loading cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo’men Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Briancon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Briançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Rencontres Universitaires de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, VIRTUAL, France. pp.14020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124914020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613817v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression oedométrique d’un matériau granulaire grossier : évaluation des différentes énergies mises en jeu lors de la rupture à l’aide d’une modélisation numérique discrète</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Hamid Lajevardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villard Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,230 +2996,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element models for grain breakage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Mollon</w:t>
+                <w:t xml:space="preserve">Measuring rockfill deformation by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique [CFM2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Leganés-Madrid, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847094v1</w:t>
+                <w:t xml:space="preserve">hal-01299362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring rockfill deformation by digital image correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">Discrete element models for grain breakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Leganés-Madrid, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique [CFM2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299362v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche discrète de la rupture d'enrochements : un modèle d'interfaces cohésives endommageables</w:t>
               </w:r>
@@ -3934,51 +3934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00860-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Kamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2016.1263672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0737-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0554" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Kamel Daca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.03.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ76TKVF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lajevardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silvani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.15.00010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01293274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Djeran-Maigre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silvani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ayman Trad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-012-0222-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85N3R37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z58ZQ7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Abou Chaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nancey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Briancon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#8217;men Ramadan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeran-Maigre Irini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamid Lajevardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villard Pascal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Daniel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djeran-Maigre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00860-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Kamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2016.1263672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0737-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Kamel Daca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2016.03.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ76TKVF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lajevardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silvani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.15.00010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01293274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Djeran-Maigre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silvani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ayman Trad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-012-0222-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85N3R37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z58ZQ7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Abou Chaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nancey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Briancon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#8217;men Ramadan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeran-Maigre Irini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamid Lajevardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villard Pascal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Daniel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djeran-Maigre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>