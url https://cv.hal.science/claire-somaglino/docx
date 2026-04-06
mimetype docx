--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -267,312 +267,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crue, objet des textes, source des croyances</w:t>
+                <w:t xml:space="preserve">Un axe majeur de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2022, 48, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823813v1</w:t>
+                <w:t xml:space="preserve">halshs-03823810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un axe majeur de circulation</w:t>
+                <w:t xml:space="preserve">Le poumon de l'agriculture égyptienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2022, 48, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823810v1</w:t>
+                <w:t xml:space="preserve">halshs-03823809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon de l'agriculture égyptienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somaglino Claire</w:t>
+                <w:t xml:space="preserve">Ayn Soukhna (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823809v1</w:t>
+                <w:t xml:space="preserve">hal-03783204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayn Soukhna (2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Somaglino</w:t>
+                <w:t xml:space="preserve">La crue, objet des textes, source des croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03783204v1</w:t>
+                <w:t xml:space="preserve">halshs-03823813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nil, un fleuve singulier</w:t>
               </w:r>
@@ -621,507 +621,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">The Chaîne Opératoire of Middle Kingdom smelting batteries and the problem of fuel: Excavation, experimental and analytical studies on ancient Egyptian metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Rademakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Essam Ahmed</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Crépy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.102708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03323501v1</w:t>
+                <w:t xml:space="preserve">hal-03783205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chaîne Opératoire of Middle Kingdom smelting batteries and the problem of fuel: Excavation, experimental and analytical studies on ancient Egyptian metallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Verly</w:t>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Rademakers</w:t>
+                <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Somaglino</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delvaux</w:t>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.102708. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783205v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ayn Soukhna (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085498v1</w:t>
+                <w:t xml:space="preserve">hal-03597133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayn Soukhna (2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.1083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597133v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égypte, le plus long empire de l'histoire</w:t>
               </w:r>
@@ -1321,187 +1321,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gebel Sheikh Suleiman : a First Dynasty relief after all… »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tallet</w:t>
+                <w:t xml:space="preserve">« La navigation sur le Nil. Quelques réflexions autour de l’ouvrage de J.P. Cooper, The Medieval Nile. Route, Navigation and Landscape in Islamic Egypt, Le Caire - New-York, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéo-Nil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01175626v1</w:t>
+                <w:t xml:space="preserve">halshs-01719588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La navigation sur le Nil. Quelques réflexions autour de l’ouvrage de J.P. Cooper, The Medieval Nile. Route, Navigation and Landscape in Islamic Egypt, Le Caire - New-York, 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Somaglino</w:t>
+                <w:t xml:space="preserve">« Gebel Sheikh Suleiman : a First Dynasty relief after all… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaglino Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéo-Nil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arnil.2015.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719588v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01175626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La déferlante des peuples de la Mer »</w:t>
               </w:r>
@@ -1556,64 +1556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une campagne en Nubie sous la Ire dynastie : la scène nagadienne du Gebel Sheikh Suleiman comme prototype et modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, p. 1-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,64 +1776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une mystérieuse route sud-orientale sous le règne de Ramsès III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111, p. 361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1959,103 +1959,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cémentation à la cofusion : la production des cuivres arséniés dans une vision diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Rademakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melle, France</w:t>
@@ -2078,222 +2078,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt années de fouille des ports pharaoniques d’Ayn Soukhna et du Ouadi el‑Jarf sur la côte occidentale du Golfe de Suez (2001‑2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A regional and international hub of trade: new data about the harbour of Clysma/al-Qulzum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abd El-Raziq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.16346⟩</w:t>
+              <w:t xml:space="preserve">Networked Spaces, The Spatiality of Networks in the Red Sea and Western Indian Ocean, Red Sea 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. pp.107-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.16361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823972v1</w:t>
+                <w:t xml:space="preserve">halshs-03823932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional and international hub of trade: new data about the harbour of Clysma/al-Qulzum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Abd El-Raziq</w:t>
+                <w:t xml:space="preserve">Vingt années de fouille des ports pharaoniques d’Ayn Soukhna et du Ouadi el‑Jarf sur la côte occidentale du Golfe de Suez (2001‑2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Somaglino</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Spaces, The Spatiality of Networks in the Red Sea and Western Indian Ocean, Red Sea 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. pp.107-118, </w:t>
+              <w:t xml:space="preserve">Network Spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.55-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.16361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.16346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823932v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2500,51 +2500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Égypte pharaonique, histoire, société, culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payraudeau Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favry Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ragazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,51 +2809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. À l’ouest de l’Égypte, une frontière diffuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Redon B., Boussac M.-Fr., Somaglino Cl., Tallet G., Dhennin S. (éds.), Frontières et marges occidentales de l'Égypte de l'Antiquité au Moyen Âge, Actes du colloque international du Caire, 2-3 décembre 2017, BdE 181, Le Caire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 181, pp.1-10, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2951,51 +2951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toponymie égyptienne en territoires conquis : les noms-programmes des menenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N. Favry, Chl. Ragazzoli, Cl. Somaglino, P. Tallet (éds.), Du Sinaï au Soudan, Itinéraires d’une égyptologue. Mélanges offerts à Dominique Valbelle, Orient &amp; Méditerranée, archéologie 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3014,182 +3014,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire, imaginer, construire l’espace égyptien. Les enjeux de la toponymie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos des modes de dénomination de l’Égypte dans les textes ptolémaïques. Le cas de Khetem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans S. Dhennin S., Cl. Somaglino (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décrire, imaginer, construire l'espace. Toponymie égyptienne de l'Antiquité au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 39, pp.I-XI, 2016, Recherches d'archéologie, de philologie et d'histoire (RAPH), 978-2-7247-0670-3</w:t>
+              <w:t xml:space="preserve">Décrire, imaginer, construire l’espace : toponymie égyptienne de l’Antiquité au Moyen Âge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01769460v1</w:t>
+                <w:t xml:space="preserve">halshs-01719609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des modes de dénomination de l’Égypte dans les textes ptolémaïques. Le cas de Khetem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrire, imaginer, construire l’espace égyptien. Les enjeux de la toponymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décrire, imaginer, construire l’espace : toponymie égyptienne de l’Antiquité au Moyen Âge,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Décrire, imaginer, construire l'espace. Toponymie égyptienne de l'Antiquité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, pp.I-XI, 2016, Recherches d'archéologie, de philologie et d'histoire (RAPH), 978-2-7247-0670-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01719609v1</w:t>
+                <w:t xml:space="preserve">halshs-01769460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La ville d’Illahoun au Moyen Empire tardif »</w:t>
               </w:r>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A Road to the Arabian Peninsula in the Reign of Ramesses III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Förster, H. Riemer (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desert Road Archaeology in Ancient Egypt and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, p. 511-518, 2013, Africa Praehistorica</w:t>
@@ -3598,90 +3598,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayn Soukhna (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mofida El-Weshahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Daily life in an Egyptian Red Sea Harbour : Ayn Soukhna during the Old and Middle Kingdoms »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.27-40, 2022, J. Sigl (éd.), Daily Life in ancient Egyptian Settlements, Conference Aswwan 2019, SDAIK 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,51 +3979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaglino Claire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5505" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102708" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2015.1092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16346" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abd El-Raziq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16361" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favry Nathalie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofida El-Weshahy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823810v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaglino Claire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2015.1092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abd El-Raziq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favry Nathalie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofida El-Weshahy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>