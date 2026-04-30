--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -267,312 +267,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un axe majeur de circulation</w:t>
+                <w:t xml:space="preserve">La crue, objet des textes, source des croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2022, 48, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823810v1</w:t>
+                <w:t xml:space="preserve">halshs-03823813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon de l'agriculture égyptienne</w:t>
+                <w:t xml:space="preserve">Un axe majeur de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2022, 48, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823809v1</w:t>
+                <w:t xml:space="preserve">halshs-03823810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayn Soukhna (2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Somaglino</w:t>
+                <w:t xml:space="preserve">Le poumon de l'agriculture égyptienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783204v1</w:t>
+                <w:t xml:space="preserve">halshs-03823809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crue, objet des textes, source des croyances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somaglino Claire</w:t>
+                <w:t xml:space="preserve">Ayn Soukhna (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823813v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nil, un fleuve singulier</w:t>
               </w:r>
@@ -621,325 +621,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chaîne Opératoire of Middle Kingdom smelting batteries and the problem of fuel: Excavation, experimental and analytical studies on ancient Egyptian metallurgy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Verly</w:t>
+                <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Rademakers</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Delvaux</w:t>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102708⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783205v1</w:t>
+                <w:t xml:space="preserve">halshs-03323501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">The Chaîne Opératoire of Middle Kingdom smelting batteries and the problem of fuel: Excavation, experimental and analytical studies on ancient Egyptian metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Rademakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Essam Ahmed</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+                <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Crépy</w:t>
+                <w:t xml:space="preserve">Luc Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.102708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03323501v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayn Soukhna (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -999,51 +999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,51 +1327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La navigation sur le Nil. Quelques réflexions autour de l’ouvrage de J.P. Cooper, The Medieval Nile. Route, Navigation and Landscape in Islamic Egypt, Le Caire - New-York, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1409,51 +1409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gebel Sheikh Suleiman : a First Dynasty relief after all… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéo-Nil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.123-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,64 +1556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une campagne en Nubie sous la Ire dynastie : la scène nagadienne du Gebel Sheikh Suleiman comme prototype et modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, p. 1-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,64 +1776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une mystérieuse route sud-orientale sous le règne de Ramsès III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111, p. 361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1959,103 +1959,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cémentation à la cofusion : la production des cuivres arséniés dans une vision diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Rademakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melle, France</w:t>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abd El-Raziq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networked Spaces, The Spatiality of Networks in the Red Sea and Western Indian Ocean, Red Sea 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. pp.107-118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2188,64 +2188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt années de fouille des ports pharaoniques d’Ayn Soukhna et du Ouadi el‑Jarf sur la côte occidentale du Golfe de Suez (2001‑2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.55-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2500,51 +2500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Égypte pharaonique, histoire, société, culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payraudeau Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favry Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ragazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,51 +2809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. À l’ouest de l’Égypte, une frontière diffuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Redon B., Boussac M.-Fr., Somaglino Cl., Tallet G., Dhennin S. (éds.), Frontières et marges occidentales de l'Égypte de l'Antiquité au Moyen Âge, Actes du colloque international du Caire, 2-3 décembre 2017, BdE 181, Le Caire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 181, pp.1-10, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2951,51 +2951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toponymie égyptienne en territoires conquis : les noms-programmes des menenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N. Favry, Chl. Ragazzoli, Cl. Somaglino, P. Tallet (éds.), Du Sinaï au Soudan, Itinéraires d’une égyptologue. Mélanges offerts à Dominique Valbelle, Orient &amp; Méditerranée, archéologie 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3014,182 +3014,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des modes de dénomination de l’Égypte dans les textes ptolémaïques. Le cas de Khetem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrire, imaginer, construire l’espace égyptien. Les enjeux de la toponymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décrire, imaginer, construire l’espace : toponymie égyptienne de l’Antiquité au Moyen Âge,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Décrire, imaginer, construire l'espace. Toponymie égyptienne de l'Antiquité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, pp.I-XI, 2016, Recherches d'archéologie, de philologie et d'histoire (RAPH), 978-2-7247-0670-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01719609v1</w:t>
+                <w:t xml:space="preserve">halshs-01769460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire, imaginer, construire l’espace égyptien. Les enjeux de la toponymie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos des modes de dénomination de l’Égypte dans les textes ptolémaïques. Le cas de Khetem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans S. Dhennin S., Cl. Somaglino (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décrire, imaginer, construire l'espace. Toponymie égyptienne de l'Antiquité au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 39, pp.I-XI, 2016, Recherches d'archéologie, de philologie et d'histoire (RAPH), 978-2-7247-0670-3</w:t>
+              <w:t xml:space="preserve">Décrire, imaginer, construire l’espace : toponymie égyptienne de l’Antiquité au Moyen Âge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01769460v1</w:t>
+                <w:t xml:space="preserve">halshs-01719609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La ville d’Illahoun au Moyen Empire tardif »</w:t>
               </w:r>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A Road to the Arabian Peninsula in the Reign of Ramesses III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaglino Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Förster, H. Riemer (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desert Road Archaeology in Ancient Egypt and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, p. 511-518, 2013, Africa Praehistorica</w:t>
@@ -3598,90 +3598,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayn Soukhna (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mofida El-Weshahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Daily life in an Egyptian Red Sea Harbour : Ayn Soukhna during the Old and Middle Kingdoms »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.27-40, 2022, J. Sigl (éd.), Daily Life in ancient Egyptian Settlements, Conference Aswwan 2019, SDAIK 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,51 +3979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823810v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaglino Claire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2015.1092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abd El-Raziq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favry Nathalie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofida El-Weshahy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaglino Claire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5505" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delvaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102708" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ragab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2015.1092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abd El-Raziq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708486/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favry Nathalie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mofida El-Weshahy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>